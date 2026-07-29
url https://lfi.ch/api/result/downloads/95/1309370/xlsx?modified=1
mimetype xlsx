--- v0 (2026-01-07)
+++ v1 (2026-07-29)
@@ -17,128 +17,128 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>superficie forestale</t>
+    <t>surface forestière</t>
   </si>
   <si>
-    <t>bosco di protezione contro valanghe (2022) · numero di alberi/ha (DPU ≥12 cm; vivi in piedi; classificato)</t>
+    <t>forêt de protection contre des avalanches (2022) · nombre de tiges/ha (DHP ≥12 cm; vifs sur pied; par classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: cantone</t>
+      <t xml:space="preserve">: canton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
+    <t>état 2018/26</t>
   </si>
   <si>
-    <t>cantone</t>
+    <t>canton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,299 +172,299 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Suisse</t>
   </si>
   <si>
-    <t>bosco di protezione contro valanghe (2022)</t>
+    <t>forêt de protection contre des avalanches (2022)</t>
   </si>
   <si>
-    <t>numero di alberi/ha (DPU ≥12 cm; vivi in piedi; classificato)</t>
+    <t>nombre de tiges/ha (DHP ≥12 cm; vifs sur pied; par classes)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>0-100 fusti/ha</t>
+    <t xml:space="preserve">0-100 tiges/ha </t>
   </si>
   <si>
-    <t>101-200 fusti/ha</t>
+    <t>101-200 tiges/ha</t>
   </si>
   <si>
-    <t>201-300 fusti/ha</t>
+    <t>201-300 tiges/ha</t>
   </si>
   <si>
-    <t>301-400 fusti/ha</t>
+    <t>301-400 tiges/ha</t>
   </si>
   <si>
-    <t>401-500 fusti/ha</t>
+    <t>401-500 tiges/ha</t>
   </si>
   <si>
-    <t>501-600 fusti/ha</t>
+    <t>501-600 tiges/ha</t>
   </si>
   <si>
-    <t>&gt;600 fusti/ha</t>
+    <t>&gt;600 tiges/ha</t>
   </si>
   <si>
-    <t>totale</t>
+    <t>total</t>
   </si>
   <si>
-    <t>all'interno</t>
+    <t>à l'intérieur</t>
   </si>
   <si>
-    <t>all'esterno</t>
+    <t>à l'extérieur</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1309370/491120</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco di protezione contro valanghe (2022)</t>
+      <t xml:space="preserve">forêt de protection contre des avalanches (2022)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2645</t>
     </r>
   </si>
   <si>
-    <t>Superficie all'interno/all'esterno del bosco di protezione contro le valanghe, che i Cantoni hanno definito in base ai criteri armonizzati di SilvaProtect-CH nell'anno 2022. Fonte: dati GIS dell'UFAM, 2022.</t>
+    <t>Zone située à l'intérieur/à l'extérieur d'une forêt de protection contre les avalanches délimitée en 2022 par les cantons selon les critères harmonisés de SilvaProtect-CH. Source: données SIG de l'OFEV, 2022</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">numero di alberi/ha (DPU ≥12 cm; vivi in piedi; classificato)</t>
+      <t xml:space="preserve">nombre de tiges/ha (DHP ≥12 cm; vifs sur pied; par classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1925</t>
     </r>
   </si>
   <si>
-    <t>Numero per ettaro di alberi e arbusti vivi in piedi a partire da 12 cm di diametro a petto d'uomo (DPU), suddivisi in classi da 100. Fonte: rilievo sul terreno (MID 60: Brusthöhendurchmesser, MID 62: Umfang, MID 1018: Baumzustand)</t>
+    <t>Nombre d'arbres et d'arbustes vifs sur pied à partir de 12 cm de diamètre à hauteur de poitrine (DHP) par hectare, en classes de 100 tiges. Source: relevé de terrain (MID 60: Brusthöhendurchmesser, MID 62: Umfang, MID 1018: Baumzustand)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">cantone</t>
+      <t xml:space="preserve">canton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
+    <t>Découpage régional dont les cantons constituent l'unité. Pour des raisons statistiques, les deux demi-cantons de Bâle-Campagne et Bâle-Ville sont regroupés en un seul canton.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -816,52 +816,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BB68"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="52.844" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="75.267" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="59.985" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="72.982" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -7095,51 +7095,51 @@
         <v>100.0</v>
       </c>
       <c r="AZ48" s="6" t="s">
         <v>40</v>
       </c>
       <c r="BA48" s="6">
         <v>100.0</v>
       </c>
       <c r="BB48" s="6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="49" spans="1:54" customHeight="1" ht="21.75">
       <c r="A49" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1309370/491120</t>
           </r>
         </is>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3"/>
       <c r="E49" s="3"/>
       <c r="F49" s="3"/>
       <c r="G49" s="3"/>
       <c r="H49" s="3"/>
       <c r="I49" s="3"/>
       <c r="J49" s="3"/>
       <c r="K49" s="3"/>
       <c r="L49" s="3"/>
@@ -7177,226 +7177,226 @@
       <c r="AR49" s="3"/>
       <c r="AS49" s="3"/>
       <c r="AT49" s="3"/>
       <c r="AU49" s="3"/>
       <c r="AV49" s="3"/>
       <c r="AW49" s="3"/>
       <c r="AX49" s="3"/>
       <c r="AY49" s="3"/>
       <c r="AZ49" s="3"/>
       <c r="BA49" s="3"/>
       <c r="BB49" s="3"/>
     </row>
     <row r="52" spans="1:54">
       <c r="A52" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="53" spans="1:54" customHeight="1" ht="29">
       <c r="A53" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="55" spans="1:54">
       <c r="A55" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco di protezione contro valanghe (2022)</t>
+            <t xml:space="preserve">forêt de protection contre des avalanches (2022)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2645</t>
           </r>
         </is>
       </c>
     </row>
     <row r="56" spans="1:54" customHeight="1" ht="29">
       <c r="A56" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="58" spans="1:54">
       <c r="A58" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">numero di alberi/ha (DPU ≥12 cm; vivi in piedi; classificato)</t>
+            <t xml:space="preserve">nombre de tiges/ha (DHP ≥12 cm; vifs sur pied; par classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1925</t>
           </r>
         </is>
       </c>
     </row>
     <row r="59" spans="1:54" customHeight="1" ht="29">
       <c r="A59" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="61" spans="1:54">
       <c r="A61" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">cantone</t>
+            <t xml:space="preserve">canton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="62" spans="1:54" customHeight="1" ht="29">
       <c r="A62" s="1" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="64" spans="1:54">
       <c r="A64" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="65" spans="1:54" customHeight="1" ht="29">
       <c r="A65" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="67" spans="1:54">
       <c r="A67" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="68" spans="1:54" customHeight="1" ht="29">
       <c r="A68" s="1" t="s">
         <v>63</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BB1"/>
     <mergeCell ref="A2:BB2"/>