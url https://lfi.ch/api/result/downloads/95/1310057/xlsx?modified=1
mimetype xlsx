--- v0 (2026-01-10)
+++ v1 (2026-07-25)
@@ -14,344 +14,344 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>bosco di protezione contro valanghe (2022)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Schutzwald gegen Lawinen (2022)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione dei boschi di protezione</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Schutzwaldregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco IFN4/IFN5</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Wald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...30 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Schutzwaldregion</t>
+  </si>
+  <si>
+    <t>Jura + Mittelland</t>
+  </si>
+  <si>
+    <t>Nordalpen West</t>
+  </si>
+  <si>
+    <t>Nordalpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>all'interno</t>
-[...5 lines deleted...]
-    <t>totale</t>
+    <t>innerhalb</t>
+  </si>
+  <si>
+    <t>ausserhalb</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1310057/491807</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco di protezione contro valanghe (2022)</t>
+      <t xml:space="preserve">Schutzwald gegen Lawinen (2022)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2645</t>
     </r>
   </si>
   <si>
-    <t>Superficie all'interno/all'esterno del bosco di protezione contro le valanghe, che i Cantoni hanno definito in base ai criteri armonizzati di SilvaProtect-CH nell'anno 2022. Fonte: dati GIS dell'UFAM, 2022.</t>
+    <t>Fläche innerhalb/ausserhalb des Schutzwalds gegen Lawinen, den die Kantone nach den harmonisierten Kriterien von SilvaProtect-CH im Jahr 2022 ausgeschieden hatten. Grundlage: GIS-Daten BAFU, 2022</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione dei boschi di protezione</t>
+      <t xml:space="preserve">Schutzwaldregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
+    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco IFN4/IFN5</t>
+      <t xml:space="preserve">Wald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2604</t>
     </r>
   </si>
   <si>
-    <t>Area che soddisfa la definizione di bosco dell'IFN sia nell'IFN4 (2009-2017) che nell'IFN5 (2018-2026), ossia che è «bosco esclusi gli arbusteti» o «arbusteto».</t>
+    <t>Fläche, die sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) die Walddefinition des LFI erfüllte (also «Wald ohne Gebüschwald» oder «Gebüschwald» war).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -703,51 +703,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="52.844" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1058,235 +1058,235 @@
         <v>187.6</v>
       </c>
       <c r="M16" s="6">
         <v>2</v>
       </c>
       <c r="N16" s="6">
         <v>1290.8</v>
       </c>
       <c r="O16" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1310057/491807</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco di protezione contro valanghe (2022)</t>
+            <t xml:space="preserve">Schutzwald gegen Lawinen (2022)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2645</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione dei boschi di protezione</t>
+            <t xml:space="preserve">Schutzwaldregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco IFN4/IFN5</t>
+            <t xml:space="preserve">Wald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2604</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>