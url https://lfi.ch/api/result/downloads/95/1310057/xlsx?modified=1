--- v1 (2026-07-25)
+++ v2 (2026-07-27)
@@ -14,344 +14,344 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Schutzwald gegen Lawinen (2022)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface forestière</t>
+  </si>
+  <si>
+    <t>forêt de protection contre des avalanches (2022)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Schutzwaldregion</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de forêt protectrice</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Wald LFI4/LFI5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
-[...30 lines deleted...]
-    <t>Schweiz</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>Plateau/Jura</t>
+  </si>
+  <si>
+    <t>Nord des Alpes ouest</t>
+  </si>
+  <si>
+    <t>Nord des Alpes est</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>innerhalb</t>
-[...5 lines deleted...]
-    <t>Total</t>
+    <t>à l'intérieur</t>
+  </si>
+  <si>
+    <t>à l'extérieur</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1310057/491807</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldfläche</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Schutzwald gegen Lawinen (2022)</t>
+      <t xml:space="preserve">forêt de protection contre des avalanches (2022)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2645</t>
     </r>
   </si>
   <si>
-    <t>Fläche innerhalb/ausserhalb des Schutzwalds gegen Lawinen, den die Kantone nach den harmonisierten Kriterien von SilvaProtect-CH im Jahr 2022 ausgeschieden hatten. Grundlage: GIS-Daten BAFU, 2022</t>
+    <t>Zone située à l'intérieur/à l'extérieur d'une forêt de protection contre les avalanches délimitée en 2022 par les cantons selon les critères harmonisés de SilvaProtect-CH. Source: données SIG de l'OFEV, 2022</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Schutzwaldregion</t>
+      <t xml:space="preserve">région de forêt protectrice</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
+    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Wald LFI4/LFI5</t>
+      <t xml:space="preserve">forêt IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2604</t>
     </r>
   </si>
   <si>
-    <t>Fläche, die sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) die Walddefinition des LFI erfüllte (also «Wald ohne Gebüschwald» oder «Gebüschwald» war).</t>
+    <t>Zone correspondant à la définition forestière de l'IFN, c'est-à-dire «forêt sans la forêt buissonnante» ou «forêt buissonnante», à la fois dans l'IFN4 (2009-2017) et dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -703,51 +703,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="59.985" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1058,235 +1058,235 @@
         <v>187.6</v>
       </c>
       <c r="M16" s="6">
         <v>2</v>
       </c>
       <c r="N16" s="6">
         <v>1290.8</v>
       </c>
       <c r="O16" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1310057/491807</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldfläche</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Schutzwald gegen Lawinen (2022)</t>
+            <t xml:space="preserve">forêt de protection contre des avalanches (2022)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2645</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Schutzwaldregion</t>
+            <t xml:space="preserve">région de forêt protectrice</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Wald LFI4/LFI5</t>
+            <t xml:space="preserve">forêt IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2604</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>