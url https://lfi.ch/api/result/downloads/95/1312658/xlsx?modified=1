--- v0 (2026-01-12)
+++ v1 (2026-07-23)
@@ -14,385 +14,385 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>forest without shrub forest - shrub forest · forest function 'drinking-water protection'</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface forestière</t>
+  </si>
+  <si>
+    <t>forêt sans la forêt buissonnante, forêt buissonnante · fonction de protection des eaux potables</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: protection forest region</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de forêt protectrice</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: forest</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...36 lines deleted...]
-    <t>forest function 'drinking-water protection'</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>Plateau/Jura</t>
+  </si>
+  <si>
+    <t>Nord des Alpes ouest</t>
+  </si>
+  <si>
+    <t>Nord des Alpes est</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>forêt sans la forêt buissonnante, forêt buissonnante</t>
+  </si>
+  <si>
+    <t>fonction de protection des eaux potables</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>no</t>
-[...2 lines deleted...]
-    <t>yes</t>
+    <t>non</t>
+  </si>
+  <si>
+    <t>oui</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <t>forest without shrub forest</t>
-[...2 lines deleted...]
-    <t>shrub forest</t>
+    <t>forêt sans la forêt buissonnante</t>
+  </si>
+  <si>
+    <t>forêt buissonnante</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1312658/494408</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest without shrub forest - shrub forest</t>
+      <t xml:space="preserve">forêt sans la forêt buissonnante, forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1697</t>
     </r>
   </si>
   <si>
-    <t>Type of forest in two classes: «forest without shrub forest» or «shrub forest». Reference: Field Survey (MID 816) or - if the forest is inaccessible – aerial photo interpretation</t>
+    <t>Forêt répartie en deux classes (forêt sans la forêt buissonnante, forêt buissonnante). Source: relevé de terrain (MID 816) ou - si la forêt n'est pas accessible - interprétation des photos aériennes</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest function 'drinking-water protection'</t>
+      <t xml:space="preserve">fonction de protection des eaux potables</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #477</t>
     </r>
   </si>
   <si>
-    <t>Presence of the forest function 'drinking-water protection' according to forest plans or an assessment by the local forest service. The forest function «drinking-water protection» generally includes groundwater protection zones and drinking-water catchment areas. Reference: Forest Service Survey (MID 327: Spezielle Waldfunktionen)</t>
+    <t>Indication de la fonction «protection des eaux potables» selon la planification forestière ou l'évaluation experte par le service forestier local. La fonction «protection des eaux potables» comprend généralement les zones de protection des eaux souterraines et les bassins versants d'eau potable. Source: enquête auprès des services forestiers (MID 327: Fonctions particulières de la forêt)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">protective forest region</t>
+      <t xml:space="preserve">région de forêt protectrice</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland used in NFI for protective forest analyses. The six protective forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
+    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest</t>
+      <t xml:space="preserve">forêt</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #484</t>
     </r>
   </si>
   <si>
-    <t>Area that meets the NFI's definition of 'forest', i.e. is «a forest without shrub forest» or «a shrub forest».</t>
+    <t>Zone répondant à la définition forestière de l'IFN, c'est-à-dire «forêt sans la forêt buissonnante» ou «forêt buissonnante».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -744,52 +744,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="52.844" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="64.699" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1693,270 +1693,270 @@
         <v>100.0</v>
       </c>
       <c r="N28" s="6" t="s">
         <v>21</v>
       </c>
       <c r="O28" s="6">
         <v>100.0</v>
       </c>
       <c r="P28" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="29" spans="1:16" customHeight="1" ht="21.75">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1312658/494408</t>
           </r>
         </is>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="J29" s="3"/>
       <c r="K29" s="3"/>
       <c r="L29" s="3"/>
       <c r="M29" s="3"/>
       <c r="N29" s="3"/>
       <c r="O29" s="3"/>
       <c r="P29" s="3"/>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:16" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest without shrub forest - shrub forest</t>
+            <t xml:space="preserve">forêt sans la forêt buissonnante, forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1697</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:16" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest function 'drinking-water protection'</t>
+            <t xml:space="preserve">fonction de protection des eaux potables</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #477</t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" spans="1:16" customHeight="1" ht="29">
       <c r="A39" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">protective forest region</t>
+            <t xml:space="preserve">région de forêt protectrice</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="42" spans="1:16" customHeight="1" ht="29">
       <c r="A42" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest</t>
+            <t xml:space="preserve">forêt</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #484</t>
           </r>
         </is>
       </c>
     </row>
     <row r="45" spans="1:16" customHeight="1" ht="29">
       <c r="A45" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="48" spans="1:16" customHeight="1" ht="29">
       <c r="A48" s="1" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>