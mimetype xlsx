--- v1 (2026-07-23)
+++ v2 (2026-07-24)
@@ -14,385 +14,385 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>forêt sans la forêt buissonnante, forêt buissonnante · fonction de protection des eaux potables</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Wald ohne Gebüschwald, Gebüschwald · Waldfunktion Trinkwasserschutz</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: région de forêt protectrice</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Schutzwaldregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, total de colonne</t>
+      <t xml:space="preserve">Einheit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: forêt</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Wald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
-[...36 lines deleted...]
-    <t>fonction de protection des eaux potables</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Schutzwaldregion</t>
+  </si>
+  <si>
+    <t>Jura + Mittelland</t>
+  </si>
+  <si>
+    <t>Nordalpen West</t>
+  </si>
+  <si>
+    <t>Nordalpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Wald ohne Gebüschwald, Gebüschwald</t>
+  </si>
+  <si>
+    <t>Waldfunktion Trinkwasserschutz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>non</t>
-[...11 lines deleted...]
-    <t>forêt buissonnante</t>
+    <t>nein</t>
+  </si>
+  <si>
+    <t>ja</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Wald ohne Gebüschwald</t>
+  </si>
+  <si>
+    <t>Gebüschwald</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1312658/494408</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface forestière</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt sans la forêt buissonnante, forêt buissonnante</t>
+      <t xml:space="preserve">Wald ohne Gebüschwald, Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1697</t>
     </r>
   </si>
   <si>
-    <t>Forêt répartie en deux classes (forêt sans la forêt buissonnante, forêt buissonnante). Source: relevé de terrain (MID 816) ou - si la forêt n'est pas accessible - interprétation des photos aériennes</t>
+    <t>Art des Waldes in zwei Klassen (Wald ohne Gebüschwald, Gebüschwald). Grundlage: Feldaufnahme (MID 816) oder - wenn Wald nicht zugänglich - Luftbildinterpretation</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">fonction de protection des eaux potables</t>
+      <t xml:space="preserve">Waldfunktion Trinkwasserschutz</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #477</t>
     </r>
   </si>
   <si>
-    <t>Indication de la fonction «protection des eaux potables» selon la planification forestière ou l'évaluation experte par le service forestier local. La fonction «protection des eaux potables» comprend généralement les zones de protection des eaux souterraines et les bassins versants d'eau potable. Source: enquête auprès des services forestiers (MID 327: Fonctions particulières de la forêt)</t>
+    <t>Vorhandensein der Waldfunktion «Trinkwasserschutz» gemäss forstlicher Planung oder gutachterlicher Einschätzung durch den lokalen Forstdienst. Die Waldfunktion «Trinkwasserschutz» umfasst dabei in der Regel die Grundwasserschutzzonen und Trinkwassereinzugsgebiete. Grundlage: Forstdienstbefragung (MID 327: Spezielle Waldfunktionen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de forêt protectrice</t>
+      <t xml:space="preserve">Schutzwaldregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
+    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt</t>
+      <t xml:space="preserve">Wald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #484</t>
     </r>
   </si>
   <si>
-    <t>Zone répondant à la définition forestière de l'IFN, c'est-à-dire «forêt sans la forêt buissonnante» ou «forêt buissonnante».</t>
+    <t>Fläche, die die Walddefinition des LFI erfüllt, also «Wald ohne Gebüschwald» oder «Gebüschwald» ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -744,52 +744,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="64.699" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="43.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="38.705" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1693,270 +1693,270 @@
         <v>100.0</v>
       </c>
       <c r="N28" s="6" t="s">
         <v>21</v>
       </c>
       <c r="O28" s="6">
         <v>100.0</v>
       </c>
       <c r="P28" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="29" spans="1:16" customHeight="1" ht="21.75">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1312658/494408</t>
           </r>
         </is>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="J29" s="3"/>
       <c r="K29" s="3"/>
       <c r="L29" s="3"/>
       <c r="M29" s="3"/>
       <c r="N29" s="3"/>
       <c r="O29" s="3"/>
       <c r="P29" s="3"/>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface forestière</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:16" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt sans la forêt buissonnante, forêt buissonnante</t>
+            <t xml:space="preserve">Wald ohne Gebüschwald, Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1697</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:16" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">fonction de protection des eaux potables</t>
+            <t xml:space="preserve">Waldfunktion Trinkwasserschutz</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #477</t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" spans="1:16" customHeight="1" ht="29">
       <c r="A39" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de forêt protectrice</t>
+            <t xml:space="preserve">Schutzwaldregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="42" spans="1:16" customHeight="1" ht="29">
       <c r="A42" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt</t>
+            <t xml:space="preserve">Wald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #484</t>
           </r>
         </is>
       </c>
     </row>
     <row r="45" spans="1:16" customHeight="1" ht="29">
       <c r="A45" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="48" spans="1:16" customHeight="1" ht="29">
       <c r="A48" s="1" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>