--- v0 (2026-02-13)
+++ v1 (2026-07-23)
@@ -14,341 +14,341 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>fonction de récréation</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>forest area</t>
+  </si>
+  <si>
+    <t>forest function 'recreation'</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: région de production</t>
+      <t xml:space="preserve">regional demarcation</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: production region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, total de colonne</t>
+      <t xml:space="preserve">unit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, column total</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">evaluation area</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
-[...9 lines deleted...]
-    <t>région de production</t>
+      <t xml:space="preserve">grid</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>production region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
-    <t>Préalpes</t>
-[...8 lines deleted...]
-    <t>Suisse</t>
+    <t>Pre-Alps</t>
+  </si>
+  <si>
+    <t>Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>non</t>
-[...2 lines deleted...]
-    <t>oui</t>
+    <t>no</t>
+  </si>
+  <si>
+    <t>yes</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1314564/496314</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface forestière</t>
+      <t xml:space="preserve">forest area</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
+    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">fonction de récréation</t>
+      <t xml:space="preserve">forest function 'recreation'</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #471</t>
     </r>
   </si>
   <si>
-    <t>Indication de la fonction «récréation» selon la planification forestière ou l'évaluation experte par le service forestier local. Source: enquête auprès des services forestiers (MID 327: Fonctions particulières de la forêt)</t>
+    <t>Presence of the forest function 'recreation' according to forest plans or an assessment by the local forest service. Reference: Forest Service Survey (MID 327: Spezielle Waldfunktionen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de production</t>
+      <t xml:space="preserve">production region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
+    <t>Demarcation of Switzerland into five regions (Jura, Plateau, Pre-Alps, Alps and Southern Alps) with relatively uniform growth and timber production conditions. The production regions were established by the Federal Office of Forestry long before the first National Forest Inventory (NFI1, 1983-1985). With a small exception along Lake Geneva, the boundaries of the production regions still follow the municipal boundaries of the time. Unlike the NFI, the Forestry Statistics of the Federal Statistical Office don't use the production regions as demarcation but rather the forestry zones, whose boundaries are somewhat different.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
+    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of 9 on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -700,51 +700,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="29.279" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1017,233 +1017,233 @@
         <v>100.0</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L16" s="6">
         <v>100.0</v>
       </c>
       <c r="M16" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1314564/496314</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface forestière</t>
+            <t xml:space="preserve">forest area</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">fonction de récréation</t>
+            <t xml:space="preserve">forest function 'recreation'</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #471</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de production</t>
+            <t xml:space="preserve">production region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>