--- v1 (2026-07-23)
+++ v2 (2026-07-24)
@@ -14,341 +14,341 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>forest function 'recreation'</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Waldfunktion Erholung</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: production region</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Produktionsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">Einheit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...9 lines deleted...]
-    <t>production region</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Produktionsregion</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...11 lines deleted...]
-    <t>Switzerland</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Voralpen</t>
+  </si>
+  <si>
+    <t>Alpen</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>no</t>
-[...5 lines deleted...]
-    <t>total</t>
+    <t>nein</t>
+  </si>
+  <si>
+    <t>ja</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1314564/496314</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest function 'recreation'</t>
+      <t xml:space="preserve">Waldfunktion Erholung</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #471</t>
     </r>
   </si>
   <si>
-    <t>Presence of the forest function 'recreation' according to forest plans or an assessment by the local forest service. Reference: Forest Service Survey (MID 327: Spezielle Waldfunktionen)</t>
+    <t>Vorhandensein der Waldfunktion «Erholung» gemäss forstlicher Planung oder gutachterlicher Einschätzung durch den lokalen Forstdienst. Grundlage: Forstdienstbefragung (MID 327: Spezielle Waldfunktionen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">production region</t>
+      <t xml:space="preserve">Produktionsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into five regions (Jura, Plateau, Pre-Alps, Alps and Southern Alps) with relatively uniform growth and timber production conditions. The production regions were established by the Federal Office of Forestry long before the first National Forest Inventory (NFI1, 1983-1985). With a small exception along Lake Geneva, the boundaries of the production regions still follow the municipal boundaries of the time. Unlike the NFI, the Forestry Statistics of the Federal Statistical Office don't use the production regions as demarcation but rather the forestry zones, whose boundaries are somewhat different.</t>
+    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
+    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of 9 on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -700,51 +700,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1017,233 +1017,233 @@
         <v>100.0</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L16" s="6">
         <v>100.0</v>
       </c>
       <c r="M16" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1314564/496314</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest function 'recreation'</t>
+            <t xml:space="preserve">Waldfunktion Erholung</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #471</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">production region</t>
+            <t xml:space="preserve">Produktionsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>