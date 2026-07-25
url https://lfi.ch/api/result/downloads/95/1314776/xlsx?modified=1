--- v0 (2026-02-13)
+++ v1 (2026-07-25)
@@ -14,368 +14,368 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>fonction de récréation</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Waldfunktion Erholung</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: région économique</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Wirtschaftsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
-[...54 lines deleted...]
-    <t>Suisse</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Wirtschaftsregion</t>
+  </si>
+  <si>
+    <t>Jura West</t>
+  </si>
+  <si>
+    <t>Jura Ost</t>
+  </si>
+  <si>
+    <t>Mittelland West</t>
+  </si>
+  <si>
+    <t>Mittelland Mitte</t>
+  </si>
+  <si>
+    <t>Mittelland Ost</t>
+  </si>
+  <si>
+    <t>Voralpen West</t>
+  </si>
+  <si>
+    <t>Voralpen Mitte</t>
+  </si>
+  <si>
+    <t>Voralpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Nordwest</t>
+  </si>
+  <si>
+    <t>Alpen Mitte</t>
+  </si>
+  <si>
+    <t>Alpen Nordost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>non</t>
-[...5 lines deleted...]
-    <t>total</t>
+    <t>nein</t>
+  </si>
+  <si>
+    <t>ja</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1314776/496526</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface forestière</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">fonction de récréation</t>
+      <t xml:space="preserve">Waldfunktion Erholung</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #471</t>
     </r>
   </si>
   <si>
-    <t>Indication de la fonction «récréation» selon la planification forestière ou l'évaluation experte par le service forestier local. Source: enquête auprès des services forestiers (MID 327: Fonctions particulières de la forêt)</t>
+    <t>Vorhandensein der Waldfunktion «Erholung» gemäss forstlicher Planung oder gutachterlicher Einschätzung durch den lokalen Forstdienst. Grundlage: Forstdienstbefragung (MID 327: Spezielle Waldfunktionen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région économique</t>
+      <t xml:space="preserve">Wirtschaftsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
+    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -727,51 +727,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="29.279" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="11.569" bestFit="true" customWidth="true" style="0"/>
@@ -1386,51 +1386,51 @@
         <v>120.7</v>
       </c>
       <c r="AC16" s="6">
         <v>3</v>
       </c>
       <c r="AD16" s="6">
         <v>1049.5</v>
       </c>
       <c r="AE16" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:31" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1314776/496526</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
@@ -1446,191 +1446,191 @@
       <c r="U17" s="3"/>
       <c r="V17" s="3"/>
       <c r="W17" s="3"/>
       <c r="X17" s="3"/>
       <c r="Y17" s="3"/>
       <c r="Z17" s="3"/>
       <c r="AA17" s="3"/>
       <c r="AB17" s="3"/>
       <c r="AC17" s="3"/>
       <c r="AD17" s="3"/>
       <c r="AE17" s="3"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface forestière</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:31" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">fonction de récréation</t>
+            <t xml:space="preserve">Waldfunktion Erholung</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #471</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:31" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région économique</t>
+            <t xml:space="preserve">Wirtschaftsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:31" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:31" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="32" spans="1:31">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:31" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>