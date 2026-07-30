--- v0 (2026-02-13)
+++ v1 (2026-07-30)
@@ -17,365 +17,365 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>surface forestière</t>
-[...2 lines deleted...]
-    <t>fonction de récréation</t>
+    <t>superficie forestale</t>
+  </si>
+  <si>
+    <t>funzione di ricreazione</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: région économique</t>
+      <t xml:space="preserve">suddivisione regionale</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: regione economica</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
+      <t xml:space="preserve">insieme analizzato</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
-[...54 lines deleted...]
-    <t>Suisse</t>
+      <t xml:space="preserve">reticolo</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+    </r>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione economica</t>
+  </si>
+  <si>
+    <t>Giura Ovest</t>
+  </si>
+  <si>
+    <t>Giura Est</t>
+  </si>
+  <si>
+    <t>Altopiano Ovest</t>
+  </si>
+  <si>
+    <t>Altopiano Centro</t>
+  </si>
+  <si>
+    <t>Altopiano Est</t>
+  </si>
+  <si>
+    <t>Prealpi Ovest</t>
+  </si>
+  <si>
+    <t>Prealpi Centro</t>
+  </si>
+  <si>
+    <t>Prealpi Est</t>
+  </si>
+  <si>
+    <t>Alpi Nord-Ovest</t>
+  </si>
+  <si>
+    <t>Alpi Centro</t>
+  </si>
+  <si>
+    <t>Alpi Nord-Est</t>
+  </si>
+  <si>
+    <t>Alpi Sud-Ovest</t>
+  </si>
+  <si>
+    <t>Alpi Sud-Est</t>
+  </si>
+  <si>
+    <t>Sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>non</t>
-[...5 lines deleted...]
-    <t>total</t>
+    <t>no</t>
+  </si>
+  <si>
+    <t>sì</t>
+  </si>
+  <si>
+    <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1314792/496542</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface forestière</t>
+      <t xml:space="preserve">superficie forestale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
+    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">fonction de récréation</t>
+      <t xml:space="preserve">funzione di ricreazione</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #471</t>
     </r>
   </si>
   <si>
-    <t>Indication de la fonction «récréation» selon la planification forestière ou l'évaluation experte par le service forestier local. Source: enquête auprès des services forestiers (MID 327: Fonctions particulières de la forêt)</t>
+    <t>Presenza della funzione del bosco «ricreazione» in base alla pianificazione forestale o alla valutazione del servizio forestale locale. Fonte: inchiesta presso il servizio forestale (MID 327: Spezielle Waldfunktionen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région économique</t>
+      <t xml:space="preserve">regione economica</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
+    <t>Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
+    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 di 9 sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -727,51 +727,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="29.279" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="30.421" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="11.569" bestFit="true" customWidth="true" style="0"/>
@@ -1386,51 +1386,51 @@
         <v>158.8</v>
       </c>
       <c r="AC16" s="6">
         <v>2</v>
       </c>
       <c r="AD16" s="6">
         <v>1211.5</v>
       </c>
       <c r="AE16" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:31" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1314792/496542</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
@@ -1446,191 +1446,191 @@
       <c r="U17" s="3"/>
       <c r="V17" s="3"/>
       <c r="W17" s="3"/>
       <c r="X17" s="3"/>
       <c r="Y17" s="3"/>
       <c r="Z17" s="3"/>
       <c r="AA17" s="3"/>
       <c r="AB17" s="3"/>
       <c r="AC17" s="3"/>
       <c r="AD17" s="3"/>
       <c r="AE17" s="3"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface forestière</t>
+            <t xml:space="preserve">superficie forestale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:31" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">fonction de récréation</t>
+            <t xml:space="preserve">funzione di ricreazione</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #471</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:31" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région économique</t>
+            <t xml:space="preserve">regione economica</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:31" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:31" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="32" spans="1:31">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:31" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>