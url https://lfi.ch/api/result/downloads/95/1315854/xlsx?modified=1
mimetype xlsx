--- v0 (2026-01-10)
+++ v1 (2026-09-10)
@@ -1,436 +1,340 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>IFN5</t>
   </si>
   <si>
     <t>superficie forestale</t>
   </si>
   <si>
     <t>alte/basse quote</t>
   </si>
   <si>
-    <r>
-[...64 lines deleted...]
-    </r>
+    <t>suddivisione regionale: regione dei boschi di protezione</t>
+  </si>
+  <si>
+    <t>unità: 1000 ha</t>
+  </si>
+  <si>
+    <t>insieme analizzato: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+  </si>
+  <si>
+    <t>reticolo: reticolo 1,4 km, sottoreticoli 1 a 5</t>
   </si>
   <si>
     <t>stato 2018/26</t>
   </si>
   <si>
     <t>regione dei boschi di protezione</t>
   </si>
   <si>
     <t>Giura/Altopiano</t>
   </si>
   <si>
     <t>Alpi nordoccidentali</t>
   </si>
   <si>
     <t>Alpi nordorientali</t>
   </si>
   <si>
     <t>Alpi sudoccidentali</t>
   </si>
   <si>
     <t>Alpi sudorientali</t>
   </si>
   <si>
     <t>Sud delle Alpi</t>
   </si>
   <si>
     <t>Svizzera</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
     <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>basse quote</t>
   </si>
   <si>
     <t>alte quote</t>
   </si>
   <si>
     <t>totale</t>
   </si>
   <si>
-    <r>
-[...167 lines deleted...]
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">reticolo: </t>
+  </si>
+  <si>
+    <t>reticolo 1,4 km, sottoreticoli 1 a 5 [1746]
+Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">insieme analizzato: </t>
+  </si>
+  <si>
+    <t>bosco accessibile esclusi gli arbusteti IFN1-IFN5 [2382]
+Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">suddivisione regionale: </t>
+  </si>
+  <si>
+    <t>regione dei boschi di protezione [SCHUREG, 829]
+Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>superficie forestale [44], ha
+Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 25.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: 1000, Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>alte/basse quote [NAISHLTLKOMB, 2635]
+Stazioni di alta e bassa quota, classificate in base alle fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005). Il limite tra alte e basse quote sul versante nord delle alpi si colloca tra le fasce «montana superiore» e «montana inferiore», a Sud delle Alpi tra le fasce «altimontana» e «montana inferiore/superiore». Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021).</t>
+  </si>
+  <si>
+    <t>gerechnet am 13.05.2024 07:22:36</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>nessuna indicazione, basse quote, alte quote, totale</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">altri: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -691,652 +595,956 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O33"/>
+  <dimension ref="A1:O40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B18" sqref="B18:O40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="18" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12" customWidth="true" style="0"/>
+    <col min="3" max="3" width="7" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="9" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13" customWidth="true" style="0"/>
+    <col min="11" max="11" width="8" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12" customWidth="true" style="0"/>
+    <col min="13" max="13" width="7" customWidth="true" style="0"/>
+    <col min="14" max="14" width="9" customWidth="true" style="0"/>
+    <col min="15" max="15" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N13" s="6">
+      <c r="N13" s="5">
         <v>0.0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
-[...2 lines deleted...]
-      <c r="C14" s="6">
+      <c r="B14" s="5">
+        <v>343.30000000000001</v>
+      </c>
+      <c r="C14" s="5">
         <v>1</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>62.3</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>7</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>37.7</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>9</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>14.4</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>15</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>6.9</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>22</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>75.2</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>5</v>
       </c>
-      <c r="N14" s="6">
-[...2 lines deleted...]
-      <c r="O14" s="6">
+      <c r="N14" s="5">
+        <v>539.79999999999995</v>
+      </c>
+      <c r="O14" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
-[...2 lines deleted...]
-      <c r="C15" s="6">
+      <c r="B15" s="5">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="C15" s="5">
         <v>6</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>123.7</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>4</v>
       </c>
-      <c r="F15" s="6">
-[...2 lines deleted...]
-      <c r="G15" s="6">
+      <c r="F15" s="5">
+        <v>80.099999999999994</v>
+      </c>
+      <c r="G15" s="5">
         <v>6</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>81.0</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>6</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>112.3</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>5</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>45.5</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>7</v>
       </c>
-      <c r="N15" s="6">
-[...2 lines deleted...]
-      <c r="O15" s="6">
+      <c r="N15" s="5">
+        <v>509.69999999999999</v>
+      </c>
+      <c r="O15" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
-[...2 lines deleted...]
-      <c r="C16" s="6">
+      <c r="B16" s="5">
+        <v>410.30000000000001</v>
+      </c>
+      <c r="C16" s="5">
         <v>1</v>
       </c>
-      <c r="D16" s="6">
-[...2 lines deleted...]
-      <c r="E16" s="6">
+      <c r="D16" s="5">
+        <v>186.099999999999994</v>
+      </c>
+      <c r="E16" s="5">
         <v>3</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>117.8</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>5</v>
       </c>
-      <c r="H16" s="6">
-[...2 lines deleted...]
-      <c r="I16" s="6">
+      <c r="H16" s="5">
+        <v>95.40000000000001</v>
+      </c>
+      <c r="I16" s="5">
         <v>5</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>119.2</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>5</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>120.7</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>3</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="5">
         <v>1049.5</v>
       </c>
-      <c r="O16" s="6">
+      <c r="O16" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A17" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O17" s="3"/>
+      <c r="A17" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="2"/>
+      <c r="C17" s="2"/>
+      <c r="D17" s="2"/>
+      <c r="E17" s="2"/>
+      <c r="F17" s="2"/>
+      <c r="G17" s="2"/>
+      <c r="H17" s="2"/>
+      <c r="I17" s="2"/>
+      <c r="J17" s="2"/>
+      <c r="K17" s="2"/>
+      <c r="L17" s="2"/>
+      <c r="M17" s="2"/>
+      <c r="N17" s="2"/>
+      <c r="O17" s="2"/>
+    </row>
+    <row r="18" spans="1:15">
+      <c r="A18" s="6"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+      <c r="N18" s="7"/>
+      <c r="O18" s="7"/>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
     </row>
     <row r="20" spans="1:15">
-      <c r="A20" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A20" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
+    </row>
+    <row r="21" spans="1:15">
+      <c r="A21" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
     </row>
     <row r="23" spans="1:15">
-      <c r="A23" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A23" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
     </row>
     <row r="26" spans="1:15">
-      <c r="A26" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A26" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
     </row>
     <row r="29" spans="1:15">
-      <c r="A29" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A29" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
     </row>
     <row r="32" spans="1:15">
-      <c r="A32" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A32" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
+    </row>
+    <row r="33" spans="1:15">
+      <c r="A33" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A17:O17"/>
-    <mergeCell ref="A20:O20"/>
-[...8 lines deleted...]
-    <mergeCell ref="A33:O33"/>
+    <mergeCell ref="A18:O18"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="C19:O19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="C20:O20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="C21:O21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="C22:O22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="C23:O23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="C24:O24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="C25:O25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="C26:O26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="C27:O27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:O28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="C29:O29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:O30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:O31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:O32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:O33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:O34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:O35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:O36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:O37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:O38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:O39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:O40"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>