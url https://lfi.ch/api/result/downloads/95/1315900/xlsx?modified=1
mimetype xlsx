--- v0 (2025-10-01)
+++ v1 (2026-07-26)
@@ -14,341 +14,341 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>higher/lower altitude zone</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Hochlagen/Tieflagen</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: production region</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Produktionsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: accessible forest without shrub forest</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...9 lines deleted...]
-    <t>production region</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Produktionsregion</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...11 lines deleted...]
-    <t>Switzerland</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Voralpen</t>
+  </si>
+  <si>
+    <t>Alpen</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>lower altitude zone</t>
-[...5 lines deleted...]
-    <t>total</t>
+    <t>Tieflagen</t>
+  </si>
+  <si>
+    <t>Hochlagen</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1315900/497650</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">higher/lower altitude zone</t>
+      <t xml:space="preserve">Hochlagen/Tieflagen</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2635</t>
     </r>
   </si>
   <si>
-    <t>Areas in higher and lower altitude zones classified according to the system used for altitudinal vegetation belts in the guidelines for monitoring the sustainability and performance of protection forests (NaiS; Frehner et al. 2005). The boundary between the higher and lower altitudes runs between the «upper montane» and «lower montane» levels on the Northern Alps and between the «high montane» and «upper/lower montane» levels to the Southern Alps. The information is based on the altitudinal vegetation belts determined by experts (accessible forest sample plots of NFI4 on the 1.4-km network; Arge Frehner et al. 2020), as well as on the altitudinal vegetation belts modelled for the period 1981-2010 (other sample plots; Zischg et al. 2021). n/a: located above the forest boundary modelled by Zischg et al. and sometimes in the area of lakes, which were relatively roughly cut out by Zischg et al.</t>
+    <t>Gebiete in höheren und tieferen Lagen, eingeteilt anhand der Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005). Die Grenze zwischen den Hochlagen und den Tieflagen verläuft auf der Alpennordseite zwischen den Stufen «obermontan» und «untermontan», auf der Alpensüdseite zwischen den Stufen «hochmontan» und «ober-/untermontan». Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">production region</t>
+      <t xml:space="preserve">Produktionsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into five regions (Jura, Plateau, Pre-Alps, Alps and Southern Alps) with relatively uniform growth and timber production conditions. The production regions were established by the Federal Office of Forestry long before the first National Forest Inventory (NFI1, 1983-1985). With a small exception along Lake Geneva, the boundaries of the production regions still follow the municipal boundaries of the time. Unlike the NFI, the Forestry Statistics of the Federal Statistical Office don't use the production regions as demarcation but rather the forestry zones, whose boundaries are somewhat different.</t>
+    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -700,51 +700,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="33.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1017,233 +1017,233 @@
         <v>158.8</v>
       </c>
       <c r="K16" s="6">
         <v>2</v>
       </c>
       <c r="L16" s="6">
         <v>1211.5</v>
       </c>
       <c r="M16" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1315900/497650</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">higher/lower altitude zone</t>
+            <t xml:space="preserve">Hochlagen/Tieflagen</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2635</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">production region</t>
+            <t xml:space="preserve">Produktionsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>