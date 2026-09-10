--- v1 (2026-07-26)
+++ v2 (2026-09-10)
@@ -1,433 +1,337 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
-[...99 lines deleted...]
-    <t>Schweiz</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+  <si>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>superficie forestale</t>
+  </si>
+  <si>
+    <t>alte/basse quote</t>
+  </si>
+  <si>
+    <t>suddivisione regionale: regione di produzione</t>
+  </si>
+  <si>
+    <t>unità: 1000 ha</t>
+  </si>
+  <si>
+    <t>insieme analizzato: bosco accessibile esclusi gli arbusteti</t>
+  </si>
+  <si>
+    <t>reticolo: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione di produzione</t>
+  </si>
+  <si>
+    <t>Giura</t>
+  </si>
+  <si>
+    <t>Altopiano</t>
+  </si>
+  <si>
+    <t>Prealpi</t>
+  </si>
+  <si>
+    <t>Alpi</t>
+  </si>
+  <si>
+    <t>Sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Tieflagen</t>
-[...176 lines deleted...]
-    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>basse quote</t>
+  </si>
+  <si>
+    <t>alte quote</t>
+  </si>
+  <si>
+    <t>totale</t>
+  </si>
+  <si>
+    <t>© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">reticolo: </t>
+  </si>
+  <si>
+    <t>reticolo 1,4 km, sottoreticoli 1 a 5 [1746]
+Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">insieme analizzato: </t>
+  </si>
+  <si>
+    <t>bosco accessibile esclusi gli arbusteti [434]
+Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">suddivisione regionale: </t>
+  </si>
+  <si>
+    <t>regione di produzione [PRODREG, 49]
+Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>superficie forestale [44], ha
+Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 25.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: 1000, Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>alte/basse quote [NAISHLTLKOMB, 2635]
+Stazioni di alta e bassa quota, classificate in base alle fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005). Il limite tra alte e basse quote sul versante nord delle alpi si colloca tra le fasce «montana superiore» e «montana inferiore», a Sud delle Alpi tra le fasce «altimontana» e «montana inferiore/superiore». Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021).</t>
+  </si>
+  <si>
+    <t>gerechnet am 13.05.2024 07:22:36</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>nessuna indicazione, basse quote, alte quote, totale</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">altri: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -688,611 +592,869 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M33"/>
+  <dimension ref="A1:M40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B18" sqref="B18:M40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="18" customWidth="true" style="0"/>
+    <col min="2" max="2" width="9" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9" customWidth="true" style="0"/>
+    <col min="5" max="5" width="4" customWidth="true" style="0"/>
+    <col min="6" max="6" width="9" customWidth="true" style="0"/>
+    <col min="7" max="7" width="4" customWidth="true" style="0"/>
+    <col min="8" max="8" width="9" customWidth="true" style="0"/>
+    <col min="9" max="9" width="4" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12" customWidth="true" style="0"/>
+    <col min="11" max="11" width="7" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9" customWidth="true" style="0"/>
+    <col min="13" max="13" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...9 lines deleted...]
-      <c r="M10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
+      <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="6">
-[...2 lines deleted...]
-      <c r="C14" s="6">
+      <c r="B14" s="5">
+        <v>131.69999999999999</v>
+      </c>
+      <c r="C14" s="5">
         <v>3</v>
       </c>
-      <c r="D14" s="6">
-[...2 lines deleted...]
-      <c r="E14" s="6">
+      <c r="D14" s="5">
+        <v>222.19999999999999</v>
+      </c>
+      <c r="E14" s="5">
         <v>1</v>
       </c>
-      <c r="F14" s="6">
-[...2 lines deleted...]
-      <c r="G14" s="6">
+      <c r="F14" s="5">
+        <v>77.59999999999999</v>
+      </c>
+      <c r="G14" s="5">
         <v>5</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>54.5</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>7</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>90.8</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>4</v>
       </c>
-      <c r="L14" s="6">
-[...2 lines deleted...]
-      <c r="M14" s="6">
+      <c r="L14" s="5">
+        <v>576.79999999999995</v>
+      </c>
+      <c r="M14" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>66.0</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>5</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>5.5</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>25</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>143.5</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>3</v>
       </c>
-      <c r="H15" s="6">
-[...2 lines deleted...]
-      <c r="I15" s="6">
+      <c r="H15" s="5">
+        <v>351.69999999999999</v>
+      </c>
+      <c r="I15" s="5">
         <v>2</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>68.0</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>6</v>
       </c>
-      <c r="L15" s="6">
-[...2 lines deleted...]
-      <c r="M15" s="6">
+      <c r="L15" s="5">
+        <v>634.70000000000005</v>
+      </c>
+      <c r="M15" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="6">
-[...2 lines deleted...]
-      <c r="C16" s="6">
+      <c r="B16" s="5">
+        <v>197.69999999999999</v>
+      </c>
+      <c r="C16" s="5">
         <v>1</v>
       </c>
-      <c r="D16" s="6">
-[...2 lines deleted...]
-      <c r="E16" s="6">
+      <c r="D16" s="5">
+        <v>227.69999999999999</v>
+      </c>
+      <c r="E16" s="5">
         <v>1</v>
       </c>
-      <c r="F16" s="6">
-[...2 lines deleted...]
-      <c r="G16" s="6">
+      <c r="F16" s="5">
+        <v>221.099999999999994</v>
+      </c>
+      <c r="G16" s="5">
         <v>2</v>
       </c>
-      <c r="H16" s="6">
-[...2 lines deleted...]
-      <c r="I16" s="6">
+      <c r="H16" s="5">
+        <v>406.19999999999999</v>
+      </c>
+      <c r="I16" s="5">
         <v>1</v>
       </c>
-      <c r="J16" s="6">
-[...2 lines deleted...]
-      <c r="K16" s="6">
+      <c r="J16" s="5">
+        <v>158.80000000000001</v>
+      </c>
+      <c r="K16" s="5">
         <v>2</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>1211.5</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="21.75">
-      <c r="A17" t="inlineStr">
-[...38 lines deleted...]
-      <c r="M17" s="3"/>
+      <c r="A17" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="2"/>
+      <c r="C17" s="2"/>
+      <c r="D17" s="2"/>
+      <c r="E17" s="2"/>
+      <c r="F17" s="2"/>
+      <c r="G17" s="2"/>
+      <c r="H17" s="2"/>
+      <c r="I17" s="2"/>
+      <c r="J17" s="2"/>
+      <c r="K17" s="2"/>
+      <c r="L17" s="2"/>
+      <c r="M17" s="2"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="6"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A20" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="A23" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A23" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="A24" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A26" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="A27" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="A28" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
     </row>
     <row r="29" spans="1:13">
-      <c r="A29" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A29" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+    </row>
+    <row r="30" spans="1:13">
+      <c r="A30" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
     </row>
     <row r="32" spans="1:13">
-      <c r="A32" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A32" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+    </row>
+    <row r="33" spans="1:13">
+      <c r="A33" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+    </row>
+    <row r="36" spans="1:13">
+      <c r="A36" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A6:M6"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="B10:M10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A17:M17"/>
-    <mergeCell ref="A20:M20"/>
-[...8 lines deleted...]
-    <mergeCell ref="A33:M33"/>
+    <mergeCell ref="A18:M18"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="C19:M19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="C20:M20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="C21:M21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="C22:M22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="C23:M23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="C24:M24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="C25:M25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="C26:M26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="C27:M27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:M28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="C29:M29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:M30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:M31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:M32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:M33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:M34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:M35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:M36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:M37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:M38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:M39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:M40"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>