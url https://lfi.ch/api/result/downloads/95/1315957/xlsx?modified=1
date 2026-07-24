--- v1 (2026-01-13)
+++ v2 (2026-07-24)
@@ -17,338 +17,338 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>superficie forestale</t>
-[...2 lines deleted...]
-    <t>alte/basse quote</t>
+    <t>surface forestière</t>
+  </si>
+  <si>
+    <t>zones supérieures/inférieures</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione di produzione</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...27 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>basse quote</t>
-[...5 lines deleted...]
-    <t>totale</t>
+    <t>zones inférieures</t>
+  </si>
+  <si>
+    <t>zones supérieures</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1315957/497707</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">alte/basse quote</t>
+      <t xml:space="preserve">zones supérieures/inférieures</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2635</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Stazioni di alta e bassa quota, classificate in base alle fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005). Il limite tra alte e basse quote sul versante nord delle alpi si colloca tra le fasce «montana superiore» e «montana inferiore», a Sud delle Alpi tra le fasce «altimontana» e «montana inferiore/superiore». Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021). nessuna indicazione: situato sopra il limite del bosco modellizzato da Zischg et al. e talvolta nell'area di laghi, che sono stati tagliati in modo relativamente approssimativo da Zischg et al. </t>
+    <t>Zones situées à des altitudes plus ou moins élevées, classées en fonction des étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005). La frontière entre les zones supérieures et les zones inférieures s'étend au nord des Alpes entre les étages «montagnard supérieur» et «montagnard inférieur», et au sud des Alpes entre les étages «haut-montagnard» et «montagnard supérieur/inférieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione di produzione</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile</t>
+      <t xml:space="preserve">forêt accessible</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1348</t>
     </r>
   </si>
   <si>
-    <t>Superficie che soddisfa la definizione di bosco secondo l'IFN, che è dunque «bosco esclusi gli arbusteti» o «arbusteto», e che può essere raggiunta a piedi.</t>
+    <t>Surface répondant à la définition forestière de l'IFN, c'est-à-dire «forêt sans la forêt buissonnante» ou «forêt buissonnante», et atteignable à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -700,51 +700,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="37.562" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1017,233 +1017,233 @@
         <v>172.7</v>
       </c>
       <c r="K16" s="6">
         <v>2</v>
       </c>
       <c r="L16" s="6">
         <v>1270.3</v>
       </c>
       <c r="M16" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1315957/497707</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">alte/basse quote</t>
+            <t xml:space="preserve">zones supérieures/inférieures</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2635</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione di produzione</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile</t>
+            <t xml:space="preserve">forêt accessible</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1348</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>