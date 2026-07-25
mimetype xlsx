--- v0 (2026-01-10)
+++ v1 (2026-07-25)
@@ -14,406 +14,406 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>quota (classi di 400 m) · pendenza (classi di 20%)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Höhenlage (400-m-Klassen) · Neigung (20%-Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione biogeografica</t>
+      <t xml:space="preserve">: biogeografische Region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco</t>
+      <t xml:space="preserve">: Wald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...29 lines deleted...]
-    <t>pendenza (classi di 20%)</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Höhenlage (400-m-Klassen)</t>
+  </si>
+  <si>
+    <t>Neigung (20%-Klassen)</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>fino al 20%</t>
+    <t>bis 20 %</t>
   </si>
   <si>
     <t>21-40 %</t>
   </si>
   <si>
     <t>41-60 %</t>
   </si>
   <si>
     <t>61-80 %</t>
   </si>
   <si>
     <t>81-100 %</t>
   </si>
   <si>
     <t>&gt;100%</t>
   </si>
   <si>
-    <t>totale</t>
+    <t>Total</t>
   </si>
   <si>
     <t>&gt;1800 m</t>
   </si>
   <si>
     <t>1401-1800 m</t>
   </si>
   <si>
-    <t>1001-1400 m</t>
-[...2 lines deleted...]
-    <t>601-1000 m</t>
+    <t xml:space="preserve">1001-1400 m </t>
+  </si>
+  <si>
+    <t xml:space="preserve">601-1000 m </t>
   </si>
   <si>
     <t>=600 m</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1316590/498340</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">quota (classi di 400 m)</t>
+      <t xml:space="preserve">Höhenlage (400-m-Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #963</t>
     </r>
   </si>
   <si>
-    <t>Altitudine sopra il livello del mare in classi di 400 m. Fonte: modello digitale DHM 25 di Swisstopo.</t>
+    <t>Höhe über Meer in Klassen zu 400 m. Grundlage: digitales Höhenmodell DHM 25 von Swisstopo</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">pendenza (classi di 20%)</t>
+      <t xml:space="preserve">Neigung (20%-Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1083</t>
     </r>
   </si>
   <si>
-    <t>Pendenza in classi di 20%. Fonte: modello digitale DHm²5 di Swisstopo</t>
+    <t>Hangneigung in Klassen zu 20%. Grundlage: digitales Höhenmodell DHm²5 von Swisstopo</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione biogeografica</t>
+      <t xml:space="preserve">biogeografische Region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco</t>
+      <t xml:space="preserve">Wald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #484</t>
     </r>
   </si>
   <si>
-    <t>Superficie che soddisfa la definizione di bosco secondo l'IFN, che è dunque «bosco esclusi gli arbusteti» o «arbusteto».</t>
+    <t>Fläche, die die Walddefinition des LFI erfüllt, also «Wald ohne Gebüschwald» oder «Gebüschwald» ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -768,52 +768,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="30.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -3643,270 +3643,270 @@
         <v>201.7</v>
       </c>
       <c r="N68" s="7">
         <v>2</v>
       </c>
       <c r="O68" s="7">
         <v>1327.1</v>
       </c>
       <c r="P68" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16" customHeight="1" ht="21.75">
       <c r="A69" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1316590/498340</t>
           </r>
         </is>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="3"/>
       <c r="H69" s="3"/>
       <c r="I69" s="3"/>
       <c r="J69" s="3"/>
       <c r="K69" s="3"/>
       <c r="L69" s="3"/>
       <c r="M69" s="3"/>
       <c r="N69" s="3"/>
       <c r="O69" s="3"/>
       <c r="P69" s="3"/>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="73" spans="1:16" customHeight="1" ht="29">
       <c r="A73" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">quota (classi di 400 m)</t>
+            <t xml:space="preserve">Höhenlage (400-m-Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #963</t>
           </r>
         </is>
       </c>
     </row>
     <row r="76" spans="1:16" customHeight="1" ht="29">
       <c r="A76" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">pendenza (classi di 20%)</t>
+            <t xml:space="preserve">Neigung (20%-Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1083</t>
           </r>
         </is>
       </c>
     </row>
     <row r="79" spans="1:16" customHeight="1" ht="29">
       <c r="A79" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione biogeografica</t>
+            <t xml:space="preserve">biogeografische Region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="82" spans="1:16" customHeight="1" ht="29">
       <c r="A82" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco</t>
+            <t xml:space="preserve">Wald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #484</t>
           </r>
         </is>
       </c>
     </row>
     <row r="85" spans="1:16" customHeight="1" ht="29">
       <c r="A85" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="88" spans="1:16" customHeight="1" ht="29">
       <c r="A88" s="1" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>