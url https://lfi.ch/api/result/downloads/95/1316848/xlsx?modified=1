--- v0 (2026-01-09)
+++ v1 (2026-07-21)
@@ -14,403 +14,403 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>altitude (in 400 m classes) · slope (in 20% classes)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface forestière</t>
+  </si>
+  <si>
+    <t>altitude (par classes de 400 m) · déclivité (classes de 20%)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: production region</t>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, subtotal</t>
+      <t xml:space="preserve">: %, sous-total</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest</t>
+      <t xml:space="preserve">: forêt accessible</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...2 lines deleted...]
-    <t>production region</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
-    <t>Pre-Alps</t>
-[...14 lines deleted...]
-    <t>slope (in 20% classes)</t>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>altitude (par classes de 400 m)</t>
+  </si>
+  <si>
+    <t>déclivité (classes de 20%)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>to 20%</t>
-[...11 lines deleted...]
-    <t>81-100 %</t>
+    <t>=20%</t>
+  </si>
+  <si>
+    <t>21-40%</t>
+  </si>
+  <si>
+    <t>41-60%</t>
+  </si>
+  <si>
+    <t>61-80%</t>
+  </si>
+  <si>
+    <t>81-100%</t>
   </si>
   <si>
     <t>&gt;100%</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <t>&gt;1800 m</t>
   </si>
   <si>
     <t>1401-1800 m</t>
   </si>
   <si>
-    <t>1001-1400 m</t>
+    <t xml:space="preserve">1001-1400 m </t>
   </si>
   <si>
     <t xml:space="preserve">601-1000 m </t>
   </si>
   <si>
     <t>=600 m</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1316848/498598</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">altitude (in 400 m classes)</t>
+      <t xml:space="preserve">altitude (par classes de 400 m)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #963</t>
     </r>
   </si>
   <si>
-    <t>Altitude above sea level in classes of 400 m. Reference: Digital height model DHM 25 from Swisstopo</t>
+    <t>Altitude par tranches de 400 m. Source: modèle numérique du terrain MNT25 de Swisstopo</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">slope (in 20% classes)</t>
+      <t xml:space="preserve">déclivité (classes de 20%)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1083</t>
     </r>
   </si>
   <si>
-    <t>Slope in classes of 20%. Reference: Digital height model DHM 25 from Swisstopo</t>
+    <t>Inclinaison de la pente en classes de 20%. Source: modèle numérique du terrain MNT25 de Swisstopo</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">production region</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into five regions (Jura, Plateau, Pre-Alps, Alps and Southern Alps) with relatively uniform growth and timber production conditions. The production regions were established by the Federal Office of Forestry long before the first National Forest Inventory (NFI1, 1983-1985). With a small exception along Lake Geneva, the boundaries of the production regions still follow the municipal boundaries of the time. Unlike the NFI, the Forestry Statistics of the Federal Statistical Office don't use the production regions as demarcation but rather the forestry zones, whose boundaries are somewhat different.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest</t>
+      <t xml:space="preserve">forêt accessible</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1348</t>
     </r>
   </si>
   <si>
-    <t>Area that meets the forest definition of the NFI, i.e. is «forest without shrub forest» or «shrub forest», and can be reached on foot.</t>
+    <t>Surface répondant à la définition forestière de l'IFN, c'est-à-dire «forêt sans la forêt buissonnante» ou «forêt buissonnante», et atteignable à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -765,52 +765,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="35.277" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="29.279" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="33.992" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:14">
@@ -957,51 +957,51 @@
       </c>
       <c r="H13" s="7" t="s">
         <v>20</v>
       </c>
       <c r="I13" s="7" t="s">
         <v>20</v>
       </c>
       <c r="J13" s="7" t="s">
         <v>20</v>
       </c>
       <c r="K13" s="7" t="s">
         <v>20</v>
       </c>
       <c r="L13" s="7" t="s">
         <v>20</v>
       </c>
       <c r="M13" s="7" t="s">
         <v>20</v>
       </c>
       <c r="N13" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="5"/>
-      <c r="B14" s="5" t="s">
+      <c r="B14" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E14" s="7" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="7" t="s">
         <v>20</v>
       </c>
       <c r="G14" s="7" t="s">
         <v>20</v>
       </c>
       <c r="H14" s="7" t="s">
         <v>20</v>
       </c>
       <c r="I14" s="7" t="s">
         <v>20</v>
       </c>
       <c r="J14" s="7" t="s">
         <v>20</v>
@@ -1295,51 +1295,51 @@
       </c>
       <c r="H21" s="7" t="s">
         <v>20</v>
       </c>
       <c r="I21" s="7">
         <v>0.0</v>
       </c>
       <c r="J21" s="7" t="s">
         <v>20</v>
       </c>
       <c r="K21" s="7">
         <v>0.0</v>
       </c>
       <c r="L21" s="7" t="s">
         <v>20</v>
       </c>
       <c r="M21" s="7">
         <v>0.0</v>
       </c>
       <c r="N21" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="5"/>
-      <c r="B22" s="5" t="s">
+      <c r="B22" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>20</v>
       </c>
       <c r="F22" s="7" t="s">
         <v>20</v>
       </c>
       <c r="G22" s="7">
         <v>0.0</v>
       </c>
       <c r="H22" s="7" t="s">
         <v>20</v>
       </c>
       <c r="I22" s="7">
         <v>2.4</v>
       </c>
       <c r="J22" s="7">
         <v>0.9</v>
@@ -1633,51 +1633,51 @@
       </c>
       <c r="H29" s="7" t="s">
         <v>20</v>
       </c>
       <c r="I29" s="7">
         <v>0.0</v>
       </c>
       <c r="J29" s="7" t="s">
         <v>20</v>
       </c>
       <c r="K29" s="7">
         <v>0.0</v>
       </c>
       <c r="L29" s="7" t="s">
         <v>20</v>
       </c>
       <c r="M29" s="7">
         <v>0.0</v>
       </c>
       <c r="N29" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="5"/>
-      <c r="B30" s="5" t="s">
+      <c r="B30" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C30" s="7">
         <v>42.2</v>
       </c>
       <c r="D30" s="7">
         <v>14.4</v>
       </c>
       <c r="E30" s="7">
         <v>61.0</v>
       </c>
       <c r="F30" s="7">
         <v>21.7</v>
       </c>
       <c r="G30" s="7">
         <v>6.4</v>
       </c>
       <c r="H30" s="7">
         <v>2.4</v>
       </c>
       <c r="I30" s="7">
         <v>3.4</v>
       </c>
       <c r="J30" s="7">
         <v>0.8</v>
@@ -1971,51 +1971,51 @@
       </c>
       <c r="H37" s="7" t="s">
         <v>20</v>
       </c>
       <c r="I37" s="7">
         <v>0.0</v>
       </c>
       <c r="J37" s="7" t="s">
         <v>20</v>
       </c>
       <c r="K37" s="7">
         <v>0.0</v>
       </c>
       <c r="L37" s="7" t="s">
         <v>20</v>
       </c>
       <c r="M37" s="7">
         <v>0.0</v>
       </c>
       <c r="N37" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" s="5"/>
-      <c r="B38" s="5" t="s">
+      <c r="B38" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C38" s="7">
         <v>39.0</v>
       </c>
       <c r="D38" s="7">
         <v>3.8</v>
       </c>
       <c r="E38" s="7">
         <v>45.7</v>
       </c>
       <c r="F38" s="7">
         <v>13.9</v>
       </c>
       <c r="G38" s="7">
         <v>10.0</v>
       </c>
       <c r="H38" s="7">
         <v>1.9</v>
       </c>
       <c r="I38" s="7">
         <v>3.8</v>
       </c>
       <c r="J38" s="7">
         <v>1.1</v>
@@ -2309,51 +2309,51 @@
       </c>
       <c r="H45" s="7" t="s">
         <v>20</v>
       </c>
       <c r="I45" s="7">
         <v>0.0</v>
       </c>
       <c r="J45" s="7" t="s">
         <v>20</v>
       </c>
       <c r="K45" s="7">
         <v>0.0</v>
       </c>
       <c r="L45" s="7" t="s">
         <v>20</v>
       </c>
       <c r="M45" s="7">
         <v>0.0</v>
       </c>
       <c r="N45" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="46" spans="1:14">
       <c r="A46" s="5"/>
-      <c r="B46" s="5" t="s">
+      <c r="B46" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C46" s="7">
         <v>21.5</v>
       </c>
       <c r="D46" s="7">
         <v>2.7</v>
       </c>
       <c r="E46" s="7">
         <v>54.3</v>
       </c>
       <c r="F46" s="7">
         <v>3.0</v>
       </c>
       <c r="G46" s="7">
         <v>17.3</v>
       </c>
       <c r="H46" s="7">
         <v>2.5</v>
       </c>
       <c r="I46" s="7">
         <v>5.9</v>
       </c>
       <c r="J46" s="7">
         <v>1.8</v>
@@ -2647,51 +2647,51 @@
       </c>
       <c r="H53" s="7" t="s">
         <v>20</v>
       </c>
       <c r="I53" s="7">
         <v>0.0</v>
       </c>
       <c r="J53" s="7" t="s">
         <v>20</v>
       </c>
       <c r="K53" s="7">
         <v>0.0</v>
       </c>
       <c r="L53" s="7" t="s">
         <v>20</v>
       </c>
       <c r="M53" s="7">
         <v>0.0</v>
       </c>
       <c r="N53" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="5"/>
-      <c r="B54" s="5" t="s">
+      <c r="B54" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C54" s="7">
         <v>39.7</v>
       </c>
       <c r="D54" s="7">
         <v>4.1</v>
       </c>
       <c r="E54" s="7">
         <v>68.6</v>
       </c>
       <c r="F54" s="7">
         <v>2.4</v>
       </c>
       <c r="G54" s="7">
         <v>54.1</v>
       </c>
       <c r="H54" s="7">
         <v>12.1</v>
       </c>
       <c r="I54" s="7">
         <v>35.7</v>
       </c>
       <c r="J54" s="7">
         <v>9.1</v>
@@ -2985,51 +2985,51 @@
       </c>
       <c r="H61" s="7" t="s">
         <v>20</v>
       </c>
       <c r="I61" s="7">
         <v>0.0</v>
       </c>
       <c r="J61" s="7" t="s">
         <v>20</v>
       </c>
       <c r="K61" s="7">
         <v>0.0</v>
       </c>
       <c r="L61" s="7" t="s">
         <v>20</v>
       </c>
       <c r="M61" s="7">
         <v>0.0</v>
       </c>
       <c r="N61" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" s="5"/>
-      <c r="B62" s="5" t="s">
+      <c r="B62" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C62" s="7">
         <v>32.0</v>
       </c>
       <c r="D62" s="7">
         <v>2.0</v>
       </c>
       <c r="E62" s="7">
         <v>62.3</v>
       </c>
       <c r="F62" s="7">
         <v>1.9</v>
       </c>
       <c r="G62" s="7">
         <v>13.3</v>
       </c>
       <c r="H62" s="7">
         <v>1.4</v>
       </c>
       <c r="I62" s="7">
         <v>4.3</v>
       </c>
       <c r="J62" s="7">
         <v>0.6</v>
@@ -3290,268 +3290,268 @@
         <v>100.0</v>
       </c>
       <c r="L68" s="7" t="s">
         <v>20</v>
       </c>
       <c r="M68" s="7">
         <v>100.0</v>
       </c>
       <c r="N68" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="69" spans="1:14" customHeight="1" ht="21.75">
       <c r="A69" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1316848/498598</t>
           </r>
         </is>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="3"/>
       <c r="H69" s="3"/>
       <c r="I69" s="3"/>
       <c r="J69" s="3"/>
       <c r="K69" s="3"/>
       <c r="L69" s="3"/>
       <c r="M69" s="3"/>
       <c r="N69" s="3"/>
     </row>
     <row r="72" spans="1:14">
       <c r="A72" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="73" spans="1:14" customHeight="1" ht="29">
       <c r="A73" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="75" spans="1:14">
       <c r="A75" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">altitude (in 400 m classes)</t>
+            <t xml:space="preserve">altitude (par classes de 400 m)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #963</t>
           </r>
         </is>
       </c>
     </row>
     <row r="76" spans="1:14" customHeight="1" ht="29">
       <c r="A76" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="78" spans="1:14">
       <c r="A78" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">slope (in 20% classes)</t>
+            <t xml:space="preserve">déclivité (classes de 20%)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1083</t>
           </r>
         </is>
       </c>
     </row>
     <row r="79" spans="1:14" customHeight="1" ht="29">
       <c r="A79" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="81" spans="1:14">
       <c r="A81" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">production region</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="82" spans="1:14" customHeight="1" ht="29">
       <c r="A82" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="84" spans="1:14">
       <c r="A84" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest</t>
+            <t xml:space="preserve">forêt accessible</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1348</t>
           </r>
         </is>
       </c>
     </row>
     <row r="85" spans="1:14" customHeight="1" ht="29">
       <c r="A85" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="87" spans="1:14">
       <c r="A87" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="88" spans="1:14" customHeight="1" ht="29">
       <c r="A88" s="1" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>