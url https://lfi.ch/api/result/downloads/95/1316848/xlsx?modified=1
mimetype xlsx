--- v1 (2026-07-21)
+++ v2 (2026-07-24)
@@ -14,403 +14,403 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>altitude (par classes de 400 m) · déclivité (classes de 20%)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Höhenlage (400-m-Klassen) · Neigung (20%-Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: région de production</t>
+      <t xml:space="preserve">: Produktionsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, sous-total</t>
+      <t xml:space="preserve">: %, Zwischentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible</t>
+      <t xml:space="preserve">: zugänglicher Wald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
-[...2 lines deleted...]
-    <t>région de production</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Produktionsregion</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...17 lines deleted...]
-    <t>déclivité (classes de 20%)</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Voralpen</t>
+  </si>
+  <si>
+    <t>Alpen</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Höhenlage (400-m-Klassen)</t>
+  </si>
+  <si>
+    <t>Neigung (20%-Klassen)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>=20%</t>
-[...11 lines deleted...]
-    <t>81-100%</t>
+    <t>bis 20 %</t>
+  </si>
+  <si>
+    <t>21-40 %</t>
+  </si>
+  <si>
+    <t>41-60 %</t>
+  </si>
+  <si>
+    <t>61-80 %</t>
+  </si>
+  <si>
+    <t>81-100 %</t>
   </si>
   <si>
     <t>&gt;100%</t>
   </si>
   <si>
-    <t>total</t>
+    <t>Total</t>
   </si>
   <si>
     <t>&gt;1800 m</t>
   </si>
   <si>
     <t>1401-1800 m</t>
   </si>
   <si>
     <t xml:space="preserve">1001-1400 m </t>
   </si>
   <si>
     <t xml:space="preserve">601-1000 m </t>
   </si>
   <si>
     <t>=600 m</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1316848/498598</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface forestière</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">altitude (par classes de 400 m)</t>
+      <t xml:space="preserve">Höhenlage (400-m-Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #963</t>
     </r>
   </si>
   <si>
-    <t>Altitude par tranches de 400 m. Source: modèle numérique du terrain MNT25 de Swisstopo</t>
+    <t>Höhe über Meer in Klassen zu 400 m. Grundlage: digitales Höhenmodell DHM 25 von Swisstopo</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">déclivité (classes de 20%)</t>
+      <t xml:space="preserve">Neigung (20%-Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1083</t>
     </r>
   </si>
   <si>
-    <t>Inclinaison de la pente en classes de 20%. Source: modèle numérique du terrain MNT25 de Swisstopo</t>
+    <t>Hangneigung in Klassen zu 20%. Grundlage: digitales Höhenmodell DHm²5 von Swisstopo</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de production</t>
+      <t xml:space="preserve">Produktionsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
+    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible</t>
+      <t xml:space="preserve">zugänglicher Wald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1348</t>
     </r>
   </si>
   <si>
-    <t>Surface répondant à la définition forestière de l'IFN, c'est-à-dire «forêt sans la forêt buissonnante» ou «forêt buissonnante», et atteignable à pied.</t>
+    <t>Fläche, die die Walddefinition des LFI erfüllt, also «Wald ohne Gebüschwald» oder «Gebüschwald» ist, und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -765,52 +765,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="33.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:14">
@@ -957,51 +957,51 @@
       </c>
       <c r="H13" s="7" t="s">
         <v>20</v>
       </c>
       <c r="I13" s="7" t="s">
         <v>20</v>
       </c>
       <c r="J13" s="7" t="s">
         <v>20</v>
       </c>
       <c r="K13" s="7" t="s">
         <v>20</v>
       </c>
       <c r="L13" s="7" t="s">
         <v>20</v>
       </c>
       <c r="M13" s="7" t="s">
         <v>20</v>
       </c>
       <c r="N13" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="5"/>
-      <c r="B14" s="6" t="s">
+      <c r="B14" s="5" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E14" s="7" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="7" t="s">
         <v>20</v>
       </c>
       <c r="G14" s="7" t="s">
         <v>20</v>
       </c>
       <c r="H14" s="7" t="s">
         <v>20</v>
       </c>
       <c r="I14" s="7" t="s">
         <v>20</v>
       </c>
       <c r="J14" s="7" t="s">
         <v>20</v>
@@ -1295,51 +1295,51 @@
       </c>
       <c r="H21" s="7" t="s">
         <v>20</v>
       </c>
       <c r="I21" s="7">
         <v>0.0</v>
       </c>
       <c r="J21" s="7" t="s">
         <v>20</v>
       </c>
       <c r="K21" s="7">
         <v>0.0</v>
       </c>
       <c r="L21" s="7" t="s">
         <v>20</v>
       </c>
       <c r="M21" s="7">
         <v>0.0</v>
       </c>
       <c r="N21" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="5"/>
-      <c r="B22" s="6" t="s">
+      <c r="B22" s="5" t="s">
         <v>21</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>20</v>
       </c>
       <c r="F22" s="7" t="s">
         <v>20</v>
       </c>
       <c r="G22" s="7">
         <v>0.0</v>
       </c>
       <c r="H22" s="7" t="s">
         <v>20</v>
       </c>
       <c r="I22" s="7">
         <v>2.4</v>
       </c>
       <c r="J22" s="7">
         <v>0.9</v>
@@ -1633,51 +1633,51 @@
       </c>
       <c r="H29" s="7" t="s">
         <v>20</v>
       </c>
       <c r="I29" s="7">
         <v>0.0</v>
       </c>
       <c r="J29" s="7" t="s">
         <v>20</v>
       </c>
       <c r="K29" s="7">
         <v>0.0</v>
       </c>
       <c r="L29" s="7" t="s">
         <v>20</v>
       </c>
       <c r="M29" s="7">
         <v>0.0</v>
       </c>
       <c r="N29" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="5"/>
-      <c r="B30" s="6" t="s">
+      <c r="B30" s="5" t="s">
         <v>21</v>
       </c>
       <c r="C30" s="7">
         <v>42.2</v>
       </c>
       <c r="D30" s="7">
         <v>14.4</v>
       </c>
       <c r="E30" s="7">
         <v>61.0</v>
       </c>
       <c r="F30" s="7">
         <v>21.7</v>
       </c>
       <c r="G30" s="7">
         <v>6.4</v>
       </c>
       <c r="H30" s="7">
         <v>2.4</v>
       </c>
       <c r="I30" s="7">
         <v>3.4</v>
       </c>
       <c r="J30" s="7">
         <v>0.8</v>
@@ -1971,51 +1971,51 @@
       </c>
       <c r="H37" s="7" t="s">
         <v>20</v>
       </c>
       <c r="I37" s="7">
         <v>0.0</v>
       </c>
       <c r="J37" s="7" t="s">
         <v>20</v>
       </c>
       <c r="K37" s="7">
         <v>0.0</v>
       </c>
       <c r="L37" s="7" t="s">
         <v>20</v>
       </c>
       <c r="M37" s="7">
         <v>0.0</v>
       </c>
       <c r="N37" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" s="5"/>
-      <c r="B38" s="6" t="s">
+      <c r="B38" s="5" t="s">
         <v>21</v>
       </c>
       <c r="C38" s="7">
         <v>39.0</v>
       </c>
       <c r="D38" s="7">
         <v>3.8</v>
       </c>
       <c r="E38" s="7">
         <v>45.7</v>
       </c>
       <c r="F38" s="7">
         <v>13.9</v>
       </c>
       <c r="G38" s="7">
         <v>10.0</v>
       </c>
       <c r="H38" s="7">
         <v>1.9</v>
       </c>
       <c r="I38" s="7">
         <v>3.8</v>
       </c>
       <c r="J38" s="7">
         <v>1.1</v>
@@ -2309,51 +2309,51 @@
       </c>
       <c r="H45" s="7" t="s">
         <v>20</v>
       </c>
       <c r="I45" s="7">
         <v>0.0</v>
       </c>
       <c r="J45" s="7" t="s">
         <v>20</v>
       </c>
       <c r="K45" s="7">
         <v>0.0</v>
       </c>
       <c r="L45" s="7" t="s">
         <v>20</v>
       </c>
       <c r="M45" s="7">
         <v>0.0</v>
       </c>
       <c r="N45" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="46" spans="1:14">
       <c r="A46" s="5"/>
-      <c r="B46" s="6" t="s">
+      <c r="B46" s="5" t="s">
         <v>21</v>
       </c>
       <c r="C46" s="7">
         <v>21.5</v>
       </c>
       <c r="D46" s="7">
         <v>2.7</v>
       </c>
       <c r="E46" s="7">
         <v>54.3</v>
       </c>
       <c r="F46" s="7">
         <v>3.0</v>
       </c>
       <c r="G46" s="7">
         <v>17.3</v>
       </c>
       <c r="H46" s="7">
         <v>2.5</v>
       </c>
       <c r="I46" s="7">
         <v>5.9</v>
       </c>
       <c r="J46" s="7">
         <v>1.8</v>
@@ -2647,51 +2647,51 @@
       </c>
       <c r="H53" s="7" t="s">
         <v>20</v>
       </c>
       <c r="I53" s="7">
         <v>0.0</v>
       </c>
       <c r="J53" s="7" t="s">
         <v>20</v>
       </c>
       <c r="K53" s="7">
         <v>0.0</v>
       </c>
       <c r="L53" s="7" t="s">
         <v>20</v>
       </c>
       <c r="M53" s="7">
         <v>0.0</v>
       </c>
       <c r="N53" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="5"/>
-      <c r="B54" s="6" t="s">
+      <c r="B54" s="5" t="s">
         <v>21</v>
       </c>
       <c r="C54" s="7">
         <v>39.7</v>
       </c>
       <c r="D54" s="7">
         <v>4.1</v>
       </c>
       <c r="E54" s="7">
         <v>68.6</v>
       </c>
       <c r="F54" s="7">
         <v>2.4</v>
       </c>
       <c r="G54" s="7">
         <v>54.1</v>
       </c>
       <c r="H54" s="7">
         <v>12.1</v>
       </c>
       <c r="I54" s="7">
         <v>35.7</v>
       </c>
       <c r="J54" s="7">
         <v>9.1</v>
@@ -2985,51 +2985,51 @@
       </c>
       <c r="H61" s="7" t="s">
         <v>20</v>
       </c>
       <c r="I61" s="7">
         <v>0.0</v>
       </c>
       <c r="J61" s="7" t="s">
         <v>20</v>
       </c>
       <c r="K61" s="7">
         <v>0.0</v>
       </c>
       <c r="L61" s="7" t="s">
         <v>20</v>
       </c>
       <c r="M61" s="7">
         <v>0.0</v>
       </c>
       <c r="N61" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" s="5"/>
-      <c r="B62" s="6" t="s">
+      <c r="B62" s="5" t="s">
         <v>21</v>
       </c>
       <c r="C62" s="7">
         <v>32.0</v>
       </c>
       <c r="D62" s="7">
         <v>2.0</v>
       </c>
       <c r="E62" s="7">
         <v>62.3</v>
       </c>
       <c r="F62" s="7">
         <v>1.9</v>
       </c>
       <c r="G62" s="7">
         <v>13.3</v>
       </c>
       <c r="H62" s="7">
         <v>1.4</v>
       </c>
       <c r="I62" s="7">
         <v>4.3</v>
       </c>
       <c r="J62" s="7">
         <v>0.6</v>
@@ -3290,268 +3290,268 @@
         <v>100.0</v>
       </c>
       <c r="L68" s="7" t="s">
         <v>20</v>
       </c>
       <c r="M68" s="7">
         <v>100.0</v>
       </c>
       <c r="N68" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="69" spans="1:14" customHeight="1" ht="21.75">
       <c r="A69" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1316848/498598</t>
           </r>
         </is>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="3"/>
       <c r="H69" s="3"/>
       <c r="I69" s="3"/>
       <c r="J69" s="3"/>
       <c r="K69" s="3"/>
       <c r="L69" s="3"/>
       <c r="M69" s="3"/>
       <c r="N69" s="3"/>
     </row>
     <row r="72" spans="1:14">
       <c r="A72" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface forestière</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="73" spans="1:14" customHeight="1" ht="29">
       <c r="A73" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="75" spans="1:14">
       <c r="A75" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">altitude (par classes de 400 m)</t>
+            <t xml:space="preserve">Höhenlage (400-m-Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #963</t>
           </r>
         </is>
       </c>
     </row>
     <row r="76" spans="1:14" customHeight="1" ht="29">
       <c r="A76" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="78" spans="1:14">
       <c r="A78" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">déclivité (classes de 20%)</t>
+            <t xml:space="preserve">Neigung (20%-Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1083</t>
           </r>
         </is>
       </c>
     </row>
     <row r="79" spans="1:14" customHeight="1" ht="29">
       <c r="A79" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="81" spans="1:14">
       <c r="A81" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de production</t>
+            <t xml:space="preserve">Produktionsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="82" spans="1:14" customHeight="1" ht="29">
       <c r="A82" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="84" spans="1:14">
       <c r="A84" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible</t>
+            <t xml:space="preserve">zugänglicher Wald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1348</t>
           </r>
         </is>
       </c>
     </row>
     <row r="85" spans="1:14" customHeight="1" ht="29">
       <c r="A85" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="87" spans="1:14">
       <c r="A87" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="88" spans="1:14" customHeight="1" ht="29">
       <c r="A88" s="1" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>