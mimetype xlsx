--- v0 (2026-09-30)
+++ v1 (2026-10-01)
@@ -14,245 +14,245 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
-    <t>LFI5</t>
-[...68 lines deleted...]
-    <t>Schweiz</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>superficie forestale</t>
+  </si>
+  <si>
+    <t>diversità delle specie legnose nel popolamento (3 classi)</t>
+  </si>
+  <si>
+    <t>suddivisione regionale: regione economica</t>
+  </si>
+  <si>
+    <t>unità: 1000 ha</t>
+  </si>
+  <si>
+    <t>insieme analizzato: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+  </si>
+  <si>
+    <t>reticolo: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione economica</t>
+  </si>
+  <si>
+    <t>Giura Ovest</t>
+  </si>
+  <si>
+    <t>Giura Est</t>
+  </si>
+  <si>
+    <t>Altopiano Ovest</t>
+  </si>
+  <si>
+    <t>Altopiano Centro</t>
+  </si>
+  <si>
+    <t>Altopiano Est</t>
+  </si>
+  <si>
+    <t>Prealpi Ovest</t>
+  </si>
+  <si>
+    <t>Prealpi Centro</t>
+  </si>
+  <si>
+    <t>Prealpi Est</t>
+  </si>
+  <si>
+    <t>Alpi Nord-Ovest</t>
+  </si>
+  <si>
+    <t>Alpi Centro</t>
+  </si>
+  <si>
+    <t>Alpi Nord-Est</t>
+  </si>
+  <si>
+    <t>Alpi Sud-Ovest</t>
+  </si>
+  <si>
+    <t>Alpi Sud-Est</t>
+  </si>
+  <si>
+    <t>Sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>gering</t>
-[...11 lines deleted...]
-    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+    <t>debole</t>
+  </si>
+  <si>
+    <t xml:space="preserve">media </t>
+  </si>
+  <si>
+    <t>elevata</t>
+  </si>
+  <si>
+    <t>totale</t>
+  </si>
+  <si>
+    <t>© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>LFI5 [550]</t>
-[...20 lines deleted...]
-Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">reticolo: </t>
+  </si>
+  <si>
+    <t>reticolo 1,4 km, sottoreticoli 1 a 5 [1746]
+Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">insieme analizzato: </t>
+  </si>
+  <si>
+    <t>bosco accessibile esclusi gli arbusteti IFN1-IFN5 [2382]
+Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">suddivisione regionale: </t>
+  </si>
+  <si>
+    <t>regione economica [WIREGR0704, 366]
+Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>Waldfläche [44], ha
-Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+    <t>superficie forestale [44], ha
+Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 25.05.2019 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: 1000, Dezimalstellen: 1</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
     <t>absolut [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>in % [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>Gehölzartenvielfalt im Bestand (3 Klassen) [BWARTENKLA4, 1295]
-Ökologischer Wert des Waldbestands in drei Klassen, ermittelt mithilfe der Anzahl der vorkommenden Gehölzarten sowie der Präsenz von Gehölzarten mit spezieller ökologischer Bedeutung (Weiden, Birken, Erlen, einheimischen Pappeln, einheimischen Eichen, Kastanie, Kirschbaum, Malus spp., Pyrus spp., Sorbus spp., Waldföhre) in der Oberschicht. Grundlage: Feldaufnahme (MID 50: Baumart, MID 65: Schicht)</t>
+    <t>diversità delle specie legnose nel popolamento (3 classi) [BWARTENKLA4, 1295]
+Valore ecologico del popolamento forestale in tre classi, determinato in funzione del numero di specie legnose e della presenza di specie legnose con particolare valore ecologico nello strato superiore del popolamento (salici, betulle, ontani, pioppi autoctoni, querce autoctone, castagni, ciliegi, meli e peri selvatici, sorbi, pino silvestre). Fonte: rilievo sul terreno (MID 50: Baumart, MID 65: Schicht)</t>
   </si>
   <si>
     <t>gerechnet am 20.03.2024 09:28:22</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>keine Angabe, gering, mittel, hoch, Total</t>
+    <t>nessuna indicazione, debole, media , elevata, totale</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
-    <t xml:space="preserve">Übrige: </t>
+    <t xml:space="preserve">altri: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -635,78 +635,78 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B19" sqref="B19:AE41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
-    <col min="2" max="2" width="9" customWidth="true" style="0"/>
-    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="2" max="2" width="10" customWidth="true" style="0"/>
+    <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="9" customWidth="true" style="0"/>
     <col min="5" max="5" width="4" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="7" customWidth="true" style="0"/>
     <col min="8" max="8" width="13" customWidth="true" style="0"/>
     <col min="9" max="9" width="8" customWidth="true" style="0"/>
-    <col min="10" max="10" width="12" customWidth="true" style="0"/>
-    <col min="11" max="11" width="7" customWidth="true" style="0"/>
+    <col min="10" max="10" width="11" customWidth="true" style="0"/>
+    <col min="11" max="11" width="6" customWidth="true" style="0"/>
     <col min="12" max="12" width="11" customWidth="true" style="0"/>
     <col min="13" max="13" width="6" customWidth="true" style="0"/>
     <col min="14" max="14" width="12" customWidth="true" style="0"/>
     <col min="15" max="15" width="7" customWidth="true" style="0"/>
-    <col min="16" max="16" width="11" customWidth="true" style="0"/>
-    <col min="17" max="17" width="6" customWidth="true" style="0"/>
+    <col min="16" max="16" width="10" customWidth="true" style="0"/>
+    <col min="17" max="17" width="5" customWidth="true" style="0"/>
     <col min="18" max="18" width="12" customWidth="true" style="0"/>
     <col min="19" max="19" width="7" customWidth="true" style="0"/>
     <col min="20" max="20" width="10" customWidth="true" style="0"/>
     <col min="21" max="21" width="5" customWidth="true" style="0"/>
     <col min="22" max="22" width="11" customWidth="true" style="0"/>
     <col min="23" max="23" width="6" customWidth="true" style="0"/>
-    <col min="24" max="24" width="11" customWidth="true" style="0"/>
-    <col min="25" max="25" width="6" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12" customWidth="true" style="0"/>
+    <col min="25" max="25" width="7" customWidth="true" style="0"/>
     <col min="26" max="26" width="11" customWidth="true" style="0"/>
     <col min="27" max="27" width="6" customWidth="true" style="0"/>
-    <col min="28" max="28" width="11" customWidth="true" style="0"/>
-    <col min="29" max="29" width="6" customWidth="true" style="0"/>
+    <col min="28" max="28" width="12" customWidth="true" style="0"/>
+    <col min="29" max="29" width="7" customWidth="true" style="0"/>
     <col min="30" max="30" width="9" customWidth="true" style="0"/>
     <col min="31" max="31" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:31">