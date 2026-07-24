--- v0 (2025-11-28)
+++ v1 (2026-07-24)
@@ -14,371 +14,371 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>diversity of woody species in the stand (3 classes)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>superficie forestale</t>
+  </si>
+  <si>
+    <t>diversità delle specie legnose nel popolamento (3 classi)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: economic region</t>
+      <t xml:space="preserve">suddivisione regionale</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: regione economica</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: accessible forest without shrub forest</t>
+      <t xml:space="preserve">insieme analizzato</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...54 lines deleted...]
-    <t>Switzerland</t>
+      <t xml:space="preserve">reticolo</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+    </r>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione economica</t>
+  </si>
+  <si>
+    <t>Giura Ovest</t>
+  </si>
+  <si>
+    <t>Giura Est</t>
+  </si>
+  <si>
+    <t>Altopiano Ovest</t>
+  </si>
+  <si>
+    <t>Altopiano Centro</t>
+  </si>
+  <si>
+    <t>Altopiano Est</t>
+  </si>
+  <si>
+    <t>Prealpi Ovest</t>
+  </si>
+  <si>
+    <t>Prealpi Centro</t>
+  </si>
+  <si>
+    <t>Prealpi Est</t>
+  </si>
+  <si>
+    <t>Alpi Nord-Ovest</t>
+  </si>
+  <si>
+    <t>Alpi Centro</t>
+  </si>
+  <si>
+    <t>Alpi Nord-Est</t>
+  </si>
+  <si>
+    <t>Alpi Sud-Ovest</t>
+  </si>
+  <si>
+    <t>Alpi Sud-Est</t>
+  </si>
+  <si>
+    <t>Sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>low</t>
-[...8 lines deleted...]
-    <t>total</t>
+    <t>debole</t>
+  </si>
+  <si>
+    <t xml:space="preserve">media </t>
+  </si>
+  <si>
+    <t>elevata</t>
+  </si>
+  <si>
+    <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1324599/506349</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area</t>
+      <t xml:space="preserve">superficie forestale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
+    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">diversity of woody species in the stand (3 classes)</t>
+      <t xml:space="preserve">diversità delle specie legnose nel popolamento (3 classi)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1295</t>
     </r>
   </si>
   <si>
-    <t>Ecological value of the forest stand according to the number of woody species present, as well as the presence of woody species of special ecological importance (willows, birches, alders, native poplars, native oaks, chestnut, cherry tree, Malus spp., Pyrus spp., Sorbus spp. and Scots pine) in the upper layer – in three classes. Reference: Field Survey (MID 50: Baumart, MID 65: Schicht)</t>
+    <t>Valore ecologico del popolamento forestale in tre classi, determinato in funzione del numero di specie legnose e della presenza di specie legnose con particolare valore ecologico nello strato superiore del popolamento (salici, betulle, ontani, pioppi autoctoni, querce autoctone, castagni, ciliegi, meli e peri selvatici, sorbi, pino silvestre). Fonte: rilievo sul terreno (MID 50: Baumart, MID 65: Schicht)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">economic region</t>
+      <t xml:space="preserve">regione economica</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Division of Switzerland into 14 regions (2 in the Jura, 3 on the Plateau, 3 in the Pre-Alps, 5 in the Alps and 1 in the Southern Alps). The economic regions are a subdivision of the production regions according to economic-geographical criteria.</t>
+    <t>Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 di 9 sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -730,51 +730,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="63.556" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="70.554" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="11.569" bestFit="true" customWidth="true" style="0"/>
@@ -1484,51 +1484,51 @@
         <v>158.8</v>
       </c>
       <c r="AC17" s="6">
         <v>2</v>
       </c>
       <c r="AD17" s="6">
         <v>1211.5</v>
       </c>
       <c r="AE17" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:31" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1324599/506349</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
@@ -1544,191 +1544,191 @@
       <c r="U18" s="3"/>
       <c r="V18" s="3"/>
       <c r="W18" s="3"/>
       <c r="X18" s="3"/>
       <c r="Y18" s="3"/>
       <c r="Z18" s="3"/>
       <c r="AA18" s="3"/>
       <c r="AB18" s="3"/>
       <c r="AC18" s="3"/>
       <c r="AD18" s="3"/>
       <c r="AE18" s="3"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area</t>
+            <t xml:space="preserve">superficie forestale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:31" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">diversity of woody species in the stand (3 classes)</t>
+            <t xml:space="preserve">diversità delle specie legnose nel popolamento (3 classi)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1295</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:31" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">economic region</t>
+            <t xml:space="preserve">regione economica</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:31" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:31" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:31">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:31" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>