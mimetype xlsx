--- v1 (2026-07-24)
+++ v2 (2026-09-10)
@@ -1,463 +1,367 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
-[...126 lines deleted...]
-    <t>Svizzera</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+  <si>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Gehölzartenvielfalt im Bestand (3 Klassen)</t>
+  </si>
+  <si>
+    <t>Regionale Gliederung: Wirtschaftsregion</t>
+  </si>
+  <si>
+    <t>Einheit: 1000 ha</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: zugänglicher Wald ohne Gebüschwald</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Wirtschaftsregion</t>
+  </si>
+  <si>
+    <t>Jura West</t>
+  </si>
+  <si>
+    <t>Jura Ost</t>
+  </si>
+  <si>
+    <t>Mittelland West</t>
+  </si>
+  <si>
+    <t>Mittelland Mitte</t>
+  </si>
+  <si>
+    <t>Mittelland Ost</t>
+  </si>
+  <si>
+    <t>Voralpen West</t>
+  </si>
+  <si>
+    <t>Voralpen Mitte</t>
+  </si>
+  <si>
+    <t>Voralpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Nordwest</t>
+  </si>
+  <si>
+    <t>Alpen Mitte</t>
+  </si>
+  <si>
+    <t>Alpen Nordost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>debole</t>
-[...179 lines deleted...]
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 di 9 sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>gering</t>
+  </si>
+  <si>
+    <t>mittel</t>
+  </si>
+  <si>
+    <t>hoch</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>zugänglicher Wald ohne Gebüschwald [434]
+Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>Wirtschaftsregion [WIREGR0704, 366]
+Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>Waldfläche [44], ha
+Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 25.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: 1000, Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>Gehölzartenvielfalt im Bestand (3 Klassen) [BWARTENKLA4, 1295]
+Ökologischer Wert des Waldbestands in drei Klassen, ermittelt mithilfe der Anzahl der vorkommenden Gehölzarten sowie der Präsenz von Gehölzarten mit spezieller ökologischer Bedeutung (Weiden, Birken, Erlen, einheimischen Pappeln, einheimischen Eichen, Kastanie, Kirschbaum, Malus spp., Pyrus spp., Sorbus spp., Waldföhre) in der Oberschicht. Grundlage: Feldaufnahme (MID 50: Baumart, MID 65: Schicht)</t>
+  </si>
+  <si>
+    <t>gerechnet am 20.03.2024 09:28:22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>keine Angabe, gering, mittel, hoch, Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Übrige: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -718,1075 +622,1725 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE34"/>
+  <dimension ref="A1:AE41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B19" sqref="B19:AE41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="70.554" bestFit="true" customWidth="true" style="0"/>
-[...29 lines deleted...]
-    <col min="31" max="31" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="9" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9" customWidth="true" style="0"/>
+    <col min="5" max="5" width="4" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="7" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13" customWidth="true" style="0"/>
+    <col min="9" max="9" width="8" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12" customWidth="true" style="0"/>
+    <col min="11" max="11" width="7" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12" customWidth="true" style="0"/>
+    <col min="15" max="15" width="7" customWidth="true" style="0"/>
+    <col min="16" max="16" width="11" customWidth="true" style="0"/>
+    <col min="17" max="17" width="6" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12" customWidth="true" style="0"/>
+    <col min="19" max="19" width="7" customWidth="true" style="0"/>
+    <col min="20" max="20" width="10" customWidth="true" style="0"/>
+    <col min="21" max="21" width="5" customWidth="true" style="0"/>
+    <col min="22" max="22" width="11" customWidth="true" style="0"/>
+    <col min="23" max="23" width="6" customWidth="true" style="0"/>
+    <col min="24" max="24" width="11" customWidth="true" style="0"/>
+    <col min="25" max="25" width="6" customWidth="true" style="0"/>
+    <col min="26" max="26" width="11" customWidth="true" style="0"/>
+    <col min="27" max="27" width="6" customWidth="true" style="0"/>
+    <col min="28" max="28" width="11" customWidth="true" style="0"/>
+    <col min="29" max="29" width="6" customWidth="true" style="0"/>
+    <col min="30" max="30" width="9" customWidth="true" style="0"/>
+    <col min="31" max="31" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:31">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...27 lines deleted...]
-      <c r="AE10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
+      <c r="P10" s="3"/>
+      <c r="Q10" s="3"/>
+      <c r="R10" s="3"/>
+      <c r="S10" s="3"/>
+      <c r="T10" s="3"/>
+      <c r="U10" s="3"/>
+      <c r="V10" s="3"/>
+      <c r="W10" s="3"/>
+      <c r="X10" s="3"/>
+      <c r="Y10" s="3"/>
+      <c r="Z10" s="3"/>
+      <c r="AA10" s="3"/>
+      <c r="AB10" s="3"/>
+      <c r="AC10" s="3"/>
+      <c r="AD10" s="3"/>
+      <c r="AE10" s="3"/>
     </row>
     <row r="11" spans="1:31">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
-      <c r="P11" s="4" t="s">
+      <c r="O11" s="3"/>
+      <c r="P11" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="Q11" s="4"/>
-      <c r="R11" s="4" t="s">
+      <c r="Q11" s="3"/>
+      <c r="R11" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="S11" s="4"/>
-      <c r="T11" s="4" t="s">
+      <c r="S11" s="3"/>
+      <c r="T11" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="U11" s="4"/>
-      <c r="V11" s="4" t="s">
+      <c r="U11" s="3"/>
+      <c r="V11" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="W11" s="4"/>
-      <c r="X11" s="4" t="s">
+      <c r="W11" s="3"/>
+      <c r="X11" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="Y11" s="4"/>
-      <c r="Z11" s="4" t="s">
+      <c r="Y11" s="3"/>
+      <c r="Z11" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="AA11" s="4"/>
-      <c r="AB11" s="4" t="s">
+      <c r="AA11" s="3"/>
+      <c r="AB11" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="AC11" s="4"/>
-      <c r="AD11" s="4" t="s">
+      <c r="AC11" s="3"/>
+      <c r="AD11" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="AE11" s="4"/>
+      <c r="AE11" s="3"/>
     </row>
     <row r="12" spans="1:31">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="P12" s="4" t="s">
+      <c r="P12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="Q12" s="4" t="s">
+      <c r="Q12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="R12" s="4" t="s">
+      <c r="R12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="S12" s="4" t="s">
+      <c r="S12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="T12" s="4" t="s">
+      <c r="T12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="U12" s="4" t="s">
+      <c r="U12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="V12" s="4" t="s">
+      <c r="V12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="W12" s="4" t="s">
+      <c r="W12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="X12" s="4" t="s">
+      <c r="X12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="Y12" s="4" t="s">
+      <c r="Y12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="Z12" s="4" t="s">
+      <c r="Z12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="AA12" s="4" t="s">
+      <c r="AA12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="AB12" s="4" t="s">
+      <c r="AB12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="AC12" s="4" t="s">
+      <c r="AC12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="AD12" s="4" t="s">
+      <c r="AD12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="AE12" s="4" t="s">
+      <c r="AE12" s="3" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:31">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="N13" s="6">
+      <c r="N13" s="5">
         <v>0.0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="P13" s="6">
+      <c r="P13" s="5">
         <v>0.0</v>
       </c>
-      <c r="Q13" s="6" t="s">
+      <c r="Q13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="R13" s="6">
+      <c r="R13" s="5">
         <v>0.0</v>
       </c>
-      <c r="S13" s="6" t="s">
+      <c r="S13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="T13" s="6">
+      <c r="T13" s="5">
         <v>0.0</v>
       </c>
-      <c r="U13" s="6" t="s">
+      <c r="U13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="V13" s="6">
+      <c r="V13" s="5">
         <v>0.0</v>
       </c>
-      <c r="W13" s="6" t="s">
+      <c r="W13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="X13" s="6">
+      <c r="X13" s="5">
         <v>0.0</v>
       </c>
-      <c r="Y13" s="6" t="s">
+      <c r="Y13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="Z13" s="6">
+      <c r="Z13" s="5">
         <v>0.0</v>
       </c>
-      <c r="AA13" s="6" t="s">
+      <c r="AA13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="AB13" s="6">
+      <c r="AB13" s="5">
         <v>0.0</v>
       </c>
-      <c r="AC13" s="6" t="s">
+      <c r="AC13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="AD13" s="6">
+      <c r="AD13" s="5">
         <v>0.0</v>
       </c>
-      <c r="AE13" s="6" t="s">
+      <c r="AE13" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:31">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B14" s="6">
-[...2 lines deleted...]
-      <c r="C14" s="6">
+      <c r="B14" s="5">
+        <v>75.90000000000001</v>
+      </c>
+      <c r="C14" s="5">
         <v>5</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>16.2</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>14</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>19.9</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>13</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>37.9</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>9</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>41.2</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>8</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>34.6</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>9</v>
       </c>
-      <c r="N14" s="6">
-[...2 lines deleted...]
-      <c r="O14" s="6">
+      <c r="N14" s="5">
+        <v>68.59999999999999</v>
+      </c>
+      <c r="O14" s="5">
         <v>6</v>
       </c>
-      <c r="P14" s="6">
+      <c r="P14" s="5">
         <v>42.2</v>
       </c>
-      <c r="Q14" s="6">
+      <c r="Q14" s="5">
         <v>9</v>
       </c>
-      <c r="R14" s="6">
+      <c r="R14" s="5">
         <v>46.0</v>
       </c>
-      <c r="S14" s="6">
+      <c r="S14" s="5">
         <v>8</v>
       </c>
-      <c r="T14" s="6">
+      <c r="T14" s="5">
         <v>20.1</v>
       </c>
-      <c r="U14" s="6">
+      <c r="U14" s="5">
         <v>13</v>
       </c>
-      <c r="V14" s="6">
+      <c r="V14" s="5">
         <v>23.2</v>
       </c>
-      <c r="W14" s="6">
+      <c r="W14" s="5">
         <v>12</v>
       </c>
-      <c r="X14" s="6">
+      <c r="X14" s="5">
         <v>80.7</v>
       </c>
-      <c r="Y14" s="6">
+      <c r="Y14" s="5">
         <v>6</v>
       </c>
-      <c r="Z14" s="6">
-[...2 lines deleted...]
-      <c r="AA14" s="6">
+      <c r="Z14" s="5">
+        <v>118.59999999999999</v>
+      </c>
+      <c r="AA14" s="5">
         <v>5</v>
       </c>
-      <c r="AB14" s="6">
-[...2 lines deleted...]
-      <c r="AC14" s="6">
+      <c r="AB14" s="5">
+        <v>86.90000000000001</v>
+      </c>
+      <c r="AC14" s="5">
         <v>5</v>
       </c>
-      <c r="AD14" s="6">
-[...2 lines deleted...]
-      <c r="AE14" s="6">
+      <c r="AD14" s="5">
+        <v>712.10000000000002</v>
+      </c>
+      <c r="AE14" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:31">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>55.4</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>7</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>14.7</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>15</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>11.4</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>17</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>23.4</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>12</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>34.9</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>9</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>7.2</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>22</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>27.6</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>11</v>
       </c>
-      <c r="P15" s="6">
+      <c r="P15" s="5">
         <v>25.3</v>
       </c>
-      <c r="Q15" s="6">
+      <c r="Q15" s="5">
         <v>11</v>
       </c>
-      <c r="R15" s="6">
+      <c r="R15" s="5">
         <v>11.9</v>
       </c>
-      <c r="S15" s="6">
+      <c r="S15" s="5">
         <v>17</v>
       </c>
-      <c r="T15" s="6">
+      <c r="T15" s="5">
         <v>5.5</v>
       </c>
-      <c r="U15" s="6">
+      <c r="U15" s="5">
         <v>25</v>
       </c>
-      <c r="V15" s="6">
+      <c r="V15" s="5">
         <v>8.5</v>
       </c>
-      <c r="W15" s="6">
+      <c r="W15" s="5">
         <v>20</v>
       </c>
-      <c r="X15" s="6">
+      <c r="X15" s="5">
         <v>25.6</v>
       </c>
-      <c r="Y15" s="6">
+      <c r="Y15" s="5">
         <v>11</v>
       </c>
-      <c r="Z15" s="6">
+      <c r="Z15" s="5">
         <v>26.3</v>
       </c>
-      <c r="AA15" s="6">
+      <c r="AA15" s="5">
         <v>11</v>
       </c>
-      <c r="AB15" s="6">
+      <c r="AB15" s="5">
         <v>44.7</v>
       </c>
-      <c r="AC15" s="6">
+      <c r="AC15" s="5">
         <v>8</v>
       </c>
-      <c r="AD15" s="6">
-[...2 lines deleted...]
-      <c r="AE15" s="6">
+      <c r="AD15" s="5">
+        <v>322.30000000000001</v>
+      </c>
+      <c r="AE15" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:31">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>23.8</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>11</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>11.8</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>16</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>10.4</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>18</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>16.1</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>14</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>32.4</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>10</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>2.6</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>38</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="5">
         <v>6.1</v>
       </c>
-      <c r="O16" s="6">
+      <c r="O16" s="5">
         <v>25</v>
       </c>
-      <c r="P16" s="6">
+      <c r="P16" s="5">
         <v>7.0</v>
       </c>
-      <c r="Q16" s="6">
+      <c r="Q16" s="5">
         <v>23</v>
       </c>
-      <c r="R16" s="6">
+      <c r="R16" s="5">
         <v>6.6</v>
       </c>
-      <c r="S16" s="6">
+      <c r="S16" s="5">
         <v>23</v>
       </c>
-      <c r="T16" s="6">
+      <c r="T16" s="5">
         <v>4.8</v>
       </c>
-      <c r="U16" s="6">
+      <c r="U16" s="5">
         <v>26</v>
       </c>
-      <c r="V16" s="6">
+      <c r="V16" s="5">
         <v>2.4</v>
       </c>
-      <c r="W16" s="6">
+      <c r="W16" s="5">
         <v>38</v>
       </c>
-      <c r="X16" s="6">
+      <c r="X16" s="5">
         <v>17.0</v>
       </c>
-      <c r="Y16" s="6">
+      <c r="Y16" s="5">
         <v>14</v>
       </c>
-      <c r="Z16" s="6">
+      <c r="Z16" s="5">
         <v>8.8</v>
       </c>
-      <c r="AA16" s="6">
+      <c r="AA16" s="5">
         <v>20</v>
       </c>
-      <c r="AB16" s="6">
+      <c r="AB16" s="5">
         <v>27.2</v>
       </c>
-      <c r="AC16" s="6">
+      <c r="AC16" s="5">
         <v>10</v>
       </c>
-      <c r="AD16" s="6">
-[...2 lines deleted...]
-      <c r="AE16" s="6">
+      <c r="AD16" s="5">
+        <v>177.099999999999994</v>
+      </c>
+      <c r="AE16" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:31">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="B17" s="6">
-[...2 lines deleted...]
-      <c r="C17" s="6">
+      <c r="B17" s="5">
+        <v>155.099999999999994</v>
+      </c>
+      <c r="C17" s="5">
         <v>3</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>42.6</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>8</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>41.7</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>8</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>77.5</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>6</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>108.5</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>4</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>44.3</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>8</v>
       </c>
-      <c r="N17" s="6">
+      <c r="N17" s="5">
         <v>102.3</v>
       </c>
-      <c r="O17" s="6">
+      <c r="O17" s="5">
         <v>5</v>
       </c>
-      <c r="P17" s="6">
-[...2 lines deleted...]
-      <c r="Q17" s="6">
+      <c r="P17" s="5">
+        <v>74.59999999999999</v>
+      </c>
+      <c r="Q17" s="5">
         <v>6</v>
       </c>
-      <c r="R17" s="6">
-[...2 lines deleted...]
-      <c r="S17" s="6">
+      <c r="R17" s="5">
+        <v>64.59999999999999</v>
+      </c>
+      <c r="S17" s="5">
         <v>7</v>
       </c>
-      <c r="T17" s="6">
+      <c r="T17" s="5">
         <v>30.5</v>
       </c>
-      <c r="U17" s="6">
+      <c r="U17" s="5">
         <v>10</v>
       </c>
-      <c r="V17" s="6">
+      <c r="V17" s="5">
         <v>34.1</v>
       </c>
-      <c r="W17" s="6">
+      <c r="W17" s="5">
         <v>10</v>
       </c>
-      <c r="X17" s="6">
+      <c r="X17" s="5">
         <v>123.2</v>
       </c>
-      <c r="Y17" s="6">
+      <c r="Y17" s="5">
         <v>5</v>
       </c>
-      <c r="Z17" s="6">
-[...2 lines deleted...]
-      <c r="AA17" s="6">
+      <c r="Z17" s="5">
+        <v>153.80000000000001</v>
+      </c>
+      <c r="AA17" s="5">
         <v>4</v>
       </c>
-      <c r="AB17" s="6">
-[...2 lines deleted...]
-      <c r="AC17" s="6">
+      <c r="AB17" s="5">
+        <v>158.80000000000001</v>
+      </c>
+      <c r="AC17" s="5">
         <v>2</v>
       </c>
-      <c r="AD17" s="6">
+      <c r="AD17" s="5">
         <v>1211.5</v>
       </c>
-      <c r="AE17" s="6">
+      <c r="AE17" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:31" customHeight="1" ht="21.75">
-      <c r="A18" t="inlineStr">
-[...56 lines deleted...]
-      <c r="AE18" s="3"/>
+      <c r="A18" t="s">
+        <v>32</v>
+      </c>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
+      <c r="L18" s="2"/>
+      <c r="M18" s="2"/>
+      <c r="N18" s="2"/>
+      <c r="O18" s="2"/>
+      <c r="P18" s="2"/>
+      <c r="Q18" s="2"/>
+      <c r="R18" s="2"/>
+      <c r="S18" s="2"/>
+      <c r="T18" s="2"/>
+      <c r="U18" s="2"/>
+      <c r="V18" s="2"/>
+      <c r="W18" s="2"/>
+      <c r="X18" s="2"/>
+      <c r="Y18" s="2"/>
+      <c r="Z18" s="2"/>
+      <c r="AA18" s="2"/>
+      <c r="AB18" s="2"/>
+      <c r="AC18" s="2"/>
+      <c r="AD18" s="2"/>
+      <c r="AE18" s="2"/>
+    </row>
+    <row r="19" spans="1:31">
+      <c r="A19" s="6"/>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
+      <c r="P19" s="7"/>
+      <c r="Q19" s="7"/>
+      <c r="R19" s="7"/>
+      <c r="S19" s="7"/>
+      <c r="T19" s="7"/>
+      <c r="U19" s="7"/>
+      <c r="V19" s="7"/>
+      <c r="W19" s="7"/>
+      <c r="X19" s="7"/>
+      <c r="Y19" s="7"/>
+      <c r="Z19" s="7"/>
+      <c r="AA19" s="7"/>
+      <c r="AB19" s="7"/>
+      <c r="AC19" s="7"/>
+      <c r="AD19" s="7"/>
+      <c r="AE19" s="7"/>
+    </row>
+    <row r="20" spans="1:31">
+      <c r="A20" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
+      <c r="P20" s="7"/>
+      <c r="Q20" s="7"/>
+      <c r="R20" s="7"/>
+      <c r="S20" s="7"/>
+      <c r="T20" s="7"/>
+      <c r="U20" s="7"/>
+      <c r="V20" s="7"/>
+      <c r="W20" s="7"/>
+      <c r="X20" s="7"/>
+      <c r="Y20" s="7"/>
+      <c r="Z20" s="7"/>
+      <c r="AA20" s="7"/>
+      <c r="AB20" s="7"/>
+      <c r="AC20" s="7"/>
+      <c r="AD20" s="7"/>
+      <c r="AE20" s="7"/>
     </row>
     <row r="21" spans="1:31">
-      <c r="A21" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A21" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+      <c r="P21" s="7"/>
+      <c r="Q21" s="7"/>
+      <c r="R21" s="7"/>
+      <c r="S21" s="7"/>
+      <c r="T21" s="7"/>
+      <c r="U21" s="7"/>
+      <c r="V21" s="7"/>
+      <c r="W21" s="7"/>
+      <c r="X21" s="7"/>
+      <c r="Y21" s="7"/>
+      <c r="Z21" s="7"/>
+      <c r="AA21" s="7"/>
+      <c r="AB21" s="7"/>
+      <c r="AC21" s="7"/>
+      <c r="AD21" s="7"/>
+      <c r="AE21" s="7"/>
+    </row>
+    <row r="22" spans="1:31">
+      <c r="A22" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+      <c r="P22" s="7"/>
+      <c r="Q22" s="7"/>
+      <c r="R22" s="7"/>
+      <c r="S22" s="7"/>
+      <c r="T22" s="7"/>
+      <c r="U22" s="7"/>
+      <c r="V22" s="7"/>
+      <c r="W22" s="7"/>
+      <c r="X22" s="7"/>
+      <c r="Y22" s="7"/>
+      <c r="Z22" s="7"/>
+      <c r="AA22" s="7"/>
+      <c r="AB22" s="7"/>
+      <c r="AC22" s="7"/>
+      <c r="AD22" s="7"/>
+      <c r="AE22" s="7"/>
+    </row>
+    <row r="23" spans="1:31">
+      <c r="A23" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+      <c r="P23" s="7"/>
+      <c r="Q23" s="7"/>
+      <c r="R23" s="7"/>
+      <c r="S23" s="7"/>
+      <c r="T23" s="7"/>
+      <c r="U23" s="7"/>
+      <c r="V23" s="7"/>
+      <c r="W23" s="7"/>
+      <c r="X23" s="7"/>
+      <c r="Y23" s="7"/>
+      <c r="Z23" s="7"/>
+      <c r="AA23" s="7"/>
+      <c r="AB23" s="7"/>
+      <c r="AC23" s="7"/>
+      <c r="AD23" s="7"/>
+      <c r="AE23" s="7"/>
     </row>
     <row r="24" spans="1:31">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+      <c r="P24" s="7"/>
+      <c r="Q24" s="7"/>
+      <c r="R24" s="7"/>
+      <c r="S24" s="7"/>
+      <c r="T24" s="7"/>
+      <c r="U24" s="7"/>
+      <c r="V24" s="7"/>
+      <c r="W24" s="7"/>
+      <c r="X24" s="7"/>
+      <c r="Y24" s="7"/>
+      <c r="Z24" s="7"/>
+      <c r="AA24" s="7"/>
+      <c r="AB24" s="7"/>
+      <c r="AC24" s="7"/>
+      <c r="AD24" s="7"/>
+      <c r="AE24" s="7"/>
+    </row>
+    <row r="25" spans="1:31">
+      <c r="A25" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+      <c r="P25" s="7"/>
+      <c r="Q25" s="7"/>
+      <c r="R25" s="7"/>
+      <c r="S25" s="7"/>
+      <c r="T25" s="7"/>
+      <c r="U25" s="7"/>
+      <c r="V25" s="7"/>
+      <c r="W25" s="7"/>
+      <c r="X25" s="7"/>
+      <c r="Y25" s="7"/>
+      <c r="Z25" s="7"/>
+      <c r="AA25" s="7"/>
+      <c r="AB25" s="7"/>
+      <c r="AC25" s="7"/>
+      <c r="AD25" s="7"/>
+      <c r="AE25" s="7"/>
+    </row>
+    <row r="26" spans="1:31">
+      <c r="A26" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+      <c r="P26" s="7"/>
+      <c r="Q26" s="7"/>
+      <c r="R26" s="7"/>
+      <c r="S26" s="7"/>
+      <c r="T26" s="7"/>
+      <c r="U26" s="7"/>
+      <c r="V26" s="7"/>
+      <c r="W26" s="7"/>
+      <c r="X26" s="7"/>
+      <c r="Y26" s="7"/>
+      <c r="Z26" s="7"/>
+      <c r="AA26" s="7"/>
+      <c r="AB26" s="7"/>
+      <c r="AC26" s="7"/>
+      <c r="AD26" s="7"/>
+      <c r="AE26" s="7"/>
     </row>
     <row r="27" spans="1:31">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+      <c r="P27" s="7"/>
+      <c r="Q27" s="7"/>
+      <c r="R27" s="7"/>
+      <c r="S27" s="7"/>
+      <c r="T27" s="7"/>
+      <c r="U27" s="7"/>
+      <c r="V27" s="7"/>
+      <c r="W27" s="7"/>
+      <c r="X27" s="7"/>
+      <c r="Y27" s="7"/>
+      <c r="Z27" s="7"/>
+      <c r="AA27" s="7"/>
+      <c r="AB27" s="7"/>
+      <c r="AC27" s="7"/>
+      <c r="AD27" s="7"/>
+      <c r="AE27" s="7"/>
+    </row>
+    <row r="28" spans="1:31">
+      <c r="A28" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+      <c r="P28" s="7"/>
+      <c r="Q28" s="7"/>
+      <c r="R28" s="7"/>
+      <c r="S28" s="7"/>
+      <c r="T28" s="7"/>
+      <c r="U28" s="7"/>
+      <c r="V28" s="7"/>
+      <c r="W28" s="7"/>
+      <c r="X28" s="7"/>
+      <c r="Y28" s="7"/>
+      <c r="Z28" s="7"/>
+      <c r="AA28" s="7"/>
+      <c r="AB28" s="7"/>
+      <c r="AC28" s="7"/>
+      <c r="AD28" s="7"/>
+      <c r="AE28" s="7"/>
+    </row>
+    <row r="29" spans="1:31">
+      <c r="A29" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+      <c r="P29" s="7"/>
+      <c r="Q29" s="7"/>
+      <c r="R29" s="7"/>
+      <c r="S29" s="7"/>
+      <c r="T29" s="7"/>
+      <c r="U29" s="7"/>
+      <c r="V29" s="7"/>
+      <c r="W29" s="7"/>
+      <c r="X29" s="7"/>
+      <c r="Y29" s="7"/>
+      <c r="Z29" s="7"/>
+      <c r="AA29" s="7"/>
+      <c r="AB29" s="7"/>
+      <c r="AC29" s="7"/>
+      <c r="AD29" s="7"/>
+      <c r="AE29" s="7"/>
     </row>
     <row r="30" spans="1:31">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+      <c r="P30" s="7"/>
+      <c r="Q30" s="7"/>
+      <c r="R30" s="7"/>
+      <c r="S30" s="7"/>
+      <c r="T30" s="7"/>
+      <c r="U30" s="7"/>
+      <c r="V30" s="7"/>
+      <c r="W30" s="7"/>
+      <c r="X30" s="7"/>
+      <c r="Y30" s="7"/>
+      <c r="Z30" s="7"/>
+      <c r="AA30" s="7"/>
+      <c r="AB30" s="7"/>
+      <c r="AC30" s="7"/>
+      <c r="AD30" s="7"/>
+      <c r="AE30" s="7"/>
+    </row>
+    <row r="31" spans="1:31">
+      <c r="A31" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+      <c r="P31" s="7"/>
+      <c r="Q31" s="7"/>
+      <c r="R31" s="7"/>
+      <c r="S31" s="7"/>
+      <c r="T31" s="7"/>
+      <c r="U31" s="7"/>
+      <c r="V31" s="7"/>
+      <c r="W31" s="7"/>
+      <c r="X31" s="7"/>
+      <c r="Y31" s="7"/>
+      <c r="Z31" s="7"/>
+      <c r="AA31" s="7"/>
+      <c r="AB31" s="7"/>
+      <c r="AC31" s="7"/>
+      <c r="AD31" s="7"/>
+      <c r="AE31" s="7"/>
+    </row>
+    <row r="32" spans="1:31">
+      <c r="A32" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
+      <c r="P32" s="7"/>
+      <c r="Q32" s="7"/>
+      <c r="R32" s="7"/>
+      <c r="S32" s="7"/>
+      <c r="T32" s="7"/>
+      <c r="U32" s="7"/>
+      <c r="V32" s="7"/>
+      <c r="W32" s="7"/>
+      <c r="X32" s="7"/>
+      <c r="Y32" s="7"/>
+      <c r="Z32" s="7"/>
+      <c r="AA32" s="7"/>
+      <c r="AB32" s="7"/>
+      <c r="AC32" s="7"/>
+      <c r="AD32" s="7"/>
+      <c r="AE32" s="7"/>
     </row>
     <row r="33" spans="1:31">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+      <c r="P33" s="7"/>
+      <c r="Q33" s="7"/>
+      <c r="R33" s="7"/>
+      <c r="S33" s="7"/>
+      <c r="T33" s="7"/>
+      <c r="U33" s="7"/>
+      <c r="V33" s="7"/>
+      <c r="W33" s="7"/>
+      <c r="X33" s="7"/>
+      <c r="Y33" s="7"/>
+      <c r="Z33" s="7"/>
+      <c r="AA33" s="7"/>
+      <c r="AB33" s="7"/>
+      <c r="AC33" s="7"/>
+      <c r="AD33" s="7"/>
+      <c r="AE33" s="7"/>
+    </row>
+    <row r="34" spans="1:31">
+      <c r="A34" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+      <c r="P34" s="7"/>
+      <c r="Q34" s="7"/>
+      <c r="R34" s="7"/>
+      <c r="S34" s="7"/>
+      <c r="T34" s="7"/>
+      <c r="U34" s="7"/>
+      <c r="V34" s="7"/>
+      <c r="W34" s="7"/>
+      <c r="X34" s="7"/>
+      <c r="Y34" s="7"/>
+      <c r="Z34" s="7"/>
+      <c r="AA34" s="7"/>
+      <c r="AB34" s="7"/>
+      <c r="AC34" s="7"/>
+      <c r="AD34" s="7"/>
+      <c r="AE34" s="7"/>
+    </row>
+    <row r="35" spans="1:31">
+      <c r="A35" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+      <c r="P35" s="7"/>
+      <c r="Q35" s="7"/>
+      <c r="R35" s="7"/>
+      <c r="S35" s="7"/>
+      <c r="T35" s="7"/>
+      <c r="U35" s="7"/>
+      <c r="V35" s="7"/>
+      <c r="W35" s="7"/>
+      <c r="X35" s="7"/>
+      <c r="Y35" s="7"/>
+      <c r="Z35" s="7"/>
+      <c r="AA35" s="7"/>
+      <c r="AB35" s="7"/>
+      <c r="AC35" s="7"/>
+      <c r="AD35" s="7"/>
+      <c r="AE35" s="7"/>
+    </row>
+    <row r="36" spans="1:31">
+      <c r="A36" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+      <c r="P36" s="7"/>
+      <c r="Q36" s="7"/>
+      <c r="R36" s="7"/>
+      <c r="S36" s="7"/>
+      <c r="T36" s="7"/>
+      <c r="U36" s="7"/>
+      <c r="V36" s="7"/>
+      <c r="W36" s="7"/>
+      <c r="X36" s="7"/>
+      <c r="Y36" s="7"/>
+      <c r="Z36" s="7"/>
+      <c r="AA36" s="7"/>
+      <c r="AB36" s="7"/>
+      <c r="AC36" s="7"/>
+      <c r="AD36" s="7"/>
+      <c r="AE36" s="7"/>
+    </row>
+    <row r="37" spans="1:31">
+      <c r="A37" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+      <c r="P37" s="7"/>
+      <c r="Q37" s="7"/>
+      <c r="R37" s="7"/>
+      <c r="S37" s="7"/>
+      <c r="T37" s="7"/>
+      <c r="U37" s="7"/>
+      <c r="V37" s="7"/>
+      <c r="W37" s="7"/>
+      <c r="X37" s="7"/>
+      <c r="Y37" s="7"/>
+      <c r="Z37" s="7"/>
+      <c r="AA37" s="7"/>
+      <c r="AB37" s="7"/>
+      <c r="AC37" s="7"/>
+      <c r="AD37" s="7"/>
+      <c r="AE37" s="7"/>
+    </row>
+    <row r="38" spans="1:31">
+      <c r="A38" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+      <c r="P38" s="7"/>
+      <c r="Q38" s="7"/>
+      <c r="R38" s="7"/>
+      <c r="S38" s="7"/>
+      <c r="T38" s="7"/>
+      <c r="U38" s="7"/>
+      <c r="V38" s="7"/>
+      <c r="W38" s="7"/>
+      <c r="X38" s="7"/>
+      <c r="Y38" s="7"/>
+      <c r="Z38" s="7"/>
+      <c r="AA38" s="7"/>
+      <c r="AB38" s="7"/>
+      <c r="AC38" s="7"/>
+      <c r="AD38" s="7"/>
+      <c r="AE38" s="7"/>
+    </row>
+    <row r="39" spans="1:31">
+      <c r="A39" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+      <c r="P39" s="7"/>
+      <c r="Q39" s="7"/>
+      <c r="R39" s="7"/>
+      <c r="S39" s="7"/>
+      <c r="T39" s="7"/>
+      <c r="U39" s="7"/>
+      <c r="V39" s="7"/>
+      <c r="W39" s="7"/>
+      <c r="X39" s="7"/>
+      <c r="Y39" s="7"/>
+      <c r="Z39" s="7"/>
+      <c r="AA39" s="7"/>
+      <c r="AB39" s="7"/>
+      <c r="AC39" s="7"/>
+      <c r="AD39" s="7"/>
+      <c r="AE39" s="7"/>
+    </row>
+    <row r="40" spans="1:31">
+      <c r="A40" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+      <c r="P40" s="7"/>
+      <c r="Q40" s="7"/>
+      <c r="R40" s="7"/>
+      <c r="S40" s="7"/>
+      <c r="T40" s="7"/>
+      <c r="U40" s="7"/>
+      <c r="V40" s="7"/>
+      <c r="W40" s="7"/>
+      <c r="X40" s="7"/>
+      <c r="Y40" s="7"/>
+      <c r="Z40" s="7"/>
+      <c r="AA40" s="7"/>
+      <c r="AB40" s="7"/>
+      <c r="AC40" s="7"/>
+      <c r="AD40" s="7"/>
+      <c r="AE40" s="7"/>
+    </row>
+    <row r="41" spans="1:31">
+      <c r="A41" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+      <c r="P41" s="7"/>
+      <c r="Q41" s="7"/>
+      <c r="R41" s="7"/>
+      <c r="S41" s="7"/>
+      <c r="T41" s="7"/>
+      <c r="U41" s="7"/>
+      <c r="V41" s="7"/>
+      <c r="W41" s="7"/>
+      <c r="X41" s="7"/>
+      <c r="Y41" s="7"/>
+      <c r="Z41" s="7"/>
+      <c r="AA41" s="7"/>
+      <c r="AB41" s="7"/>
+      <c r="AC41" s="7"/>
+      <c r="AD41" s="7"/>
+      <c r="AE41" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>
     <mergeCell ref="A3:AE3"/>
     <mergeCell ref="A4:AE4"/>
     <mergeCell ref="A5:AE5"/>
     <mergeCell ref="A6:AE6"/>
     <mergeCell ref="A7:AE7"/>
     <mergeCell ref="A8:AE8"/>
     <mergeCell ref="B10:AE10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="P11:Q11"/>
     <mergeCell ref="R11:S11"/>
     <mergeCell ref="T11:U11"/>
     <mergeCell ref="V11:W11"/>
     <mergeCell ref="X11:Y11"/>
     <mergeCell ref="Z11:AA11"/>
     <mergeCell ref="AB11:AC11"/>
     <mergeCell ref="AD11:AE11"/>
     <mergeCell ref="A18:AE18"/>
-    <mergeCell ref="A21:AE21"/>
-[...8 lines deleted...]
-    <mergeCell ref="A34:AE34"/>
+    <mergeCell ref="A19:AE19"/>
+    <mergeCell ref="B20:AE20"/>
+    <mergeCell ref="B21:AE21"/>
+    <mergeCell ref="B22:AE22"/>
+    <mergeCell ref="B23:AE23"/>
+    <mergeCell ref="B24:AE24"/>
+    <mergeCell ref="B25:AE25"/>
+    <mergeCell ref="B26:AE26"/>
+    <mergeCell ref="B27:AE27"/>
+    <mergeCell ref="B28:AE28"/>
+    <mergeCell ref="B29:AE29"/>
+    <mergeCell ref="B30:AE30"/>
+    <mergeCell ref="B31:AE31"/>
+    <mergeCell ref="B32:AE32"/>
+    <mergeCell ref="B33:AE33"/>
+    <mergeCell ref="B34:AE34"/>
+    <mergeCell ref="B35:AE35"/>
+    <mergeCell ref="B36:AE36"/>
+    <mergeCell ref="B37:AE37"/>
+    <mergeCell ref="B38:AE38"/>
+    <mergeCell ref="B39:AE39"/>
+    <mergeCell ref="B40:AE40"/>
+    <mergeCell ref="B41:AE41"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>