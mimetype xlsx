--- v0 (2026-02-13)
+++ v1 (2026-07-25)
@@ -14,400 +14,400 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>development stage · conifers and broadleaves</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>numero di fusti</t>
+  </si>
+  <si>
+    <t>stadio di sviluppo · conifere e latifoglie</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: biogeographical region</t>
+      <t xml:space="preserve">: regione biogeografica</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">: %, totale colonna</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">insieme analizzato</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">reticolo</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...29 lines deleted...]
-    <t>conifers and broadleaves</t>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione biogeografica</t>
+  </si>
+  <si>
+    <t>Giura</t>
+  </si>
+  <si>
+    <t>Altopiano</t>
+  </si>
+  <si>
+    <t>Versante nord delle Alpi</t>
+  </si>
+  <si>
+    <t>Alpi centrali occidentali</t>
+  </si>
+  <si>
+    <t>Alpi centrali orientali</t>
+  </si>
+  <si>
+    <t>Versante sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
+  </si>
+  <si>
+    <t>stadio di sviluppo</t>
+  </si>
+  <si>
+    <t>conifere e latifoglie</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>conifers</t>
-[...26 lines deleted...]
-    <t>mixed</t>
+    <t>conifere</t>
+  </si>
+  <si>
+    <t>latifoglie</t>
+  </si>
+  <si>
+    <t>non determinabile</t>
+  </si>
+  <si>
+    <t>totale</t>
+  </si>
+  <si>
+    <t>novelleto/spessina</t>
+  </si>
+  <si>
+    <t>perticaia</t>
+  </si>
+  <si>
+    <t>fustaia giovane</t>
+  </si>
+  <si>
+    <t>fustaia adulta</t>
+  </si>
+  <si>
+    <t>fustaia matura</t>
+  </si>
+  <si>
+    <t>misto</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1325060/506810</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">number of stems</t>
+      <t xml:space="preserve">numero di fusti</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #73</t>
     </r>
   </si>
   <si>
-    <t>Number of stems of living trees and shrubs (standing and lying) with a diameter at breast height (dbh) ≥12 cm.</t>
+    <t>Numero di fusti di tutti gli alberi e arbusti vivi (in piedi e a terra) di almeno 12 cm di diametro a petto d'uomo (DPU).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">development stage</t>
+      <t xml:space="preserve">stadio di sviluppo</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #20</t>
     </r>
   </si>
   <si>
-    <t>Stage of stand development, defined by the dominant diameter at breast height (dbhdom = dbh of the 100 largest [thickest] trees per hectare). Young growth/thicket: dbhdom &lt;12 cm, pole timber: dbhdom 12-30 cm, young timber: dbhdom 31-40 cm, medium timber : dbhdom 41-50 cm, old timber: dbhdom &gt;50 cm, mixed: trees of different development stages, no development stage predominant or groups of different development stages covering &lt; 500 m². Reference: Field Survey (MID 261: Entwicklungsstufe)</t>
+    <t>Tappa nell'evoluzione di un popolamento, definito in base al diametro dominante (DPUdom = DPU dei 100 alberi più grossi ad ettaro). Novelleto/spessina: DPUdom &lt;12 cm, perticaia: DPUdom 12-30 cm, fustaia giovane: DPUdom 31-40 cm, fustaia adulta: DPUdom 41-50 cm, fustaia matura: DPUdom &gt;50 cm, misto: alberi di diversi stadi di sviluppo, nessuno stadio di sviluppo predominante oppure gruppi di diversi stadi di sviluppo più piccoli di 5 are. Fonte: rilievo sul terreno (MID 261: Entwicklungsstufe)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">conifers and broadleaves</t>
+      <t xml:space="preserve">conifere e latifoglie</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Type of trees and shrubs ≥12 cm in diameter at breast height (dbh) in two classes (conifers or broadleaves). Reference: Field Survey (MID 50: Baumart)</t>
+    <t>Specie degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) raggruppate in due classi (conifere, latifoglie). Fonte: rilievo sul terreno (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeographical region</t>
+      <t xml:space="preserve">regione biogeografica</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
+    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
+    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 di 9 sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -759,52 +759,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="24.565" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -2868,270 +2868,270 @@
         <v>100.0</v>
       </c>
       <c r="N52" s="6" t="s">
         <v>21</v>
       </c>
       <c r="O52" s="6">
         <v>100.0</v>
       </c>
       <c r="P52" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="53" spans="1:16" customHeight="1" ht="21.75">
       <c r="A53" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1325060/506810</t>
           </r>
         </is>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3"/>
       <c r="E53" s="3"/>
       <c r="F53" s="3"/>
       <c r="G53" s="3"/>
       <c r="H53" s="3"/>
       <c r="I53" s="3"/>
       <c r="J53" s="3"/>
       <c r="K53" s="3"/>
       <c r="L53" s="3"/>
       <c r="M53" s="3"/>
       <c r="N53" s="3"/>
       <c r="O53" s="3"/>
       <c r="P53" s="3"/>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">number of stems</t>
+            <t xml:space="preserve">numero di fusti</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #73</t>
           </r>
         </is>
       </c>
     </row>
     <row r="57" spans="1:16" customHeight="1" ht="29">
       <c r="A57" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">development stage</t>
+            <t xml:space="preserve">stadio di sviluppo</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #20</t>
           </r>
         </is>
       </c>
     </row>
     <row r="60" spans="1:16" customHeight="1" ht="29">
       <c r="A60" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">conifers and broadleaves</t>
+            <t xml:space="preserve">conifere e latifoglie</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="63" spans="1:16" customHeight="1" ht="29">
       <c r="A63" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeographical region</t>
+            <t xml:space="preserve">regione biogeografica</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="66" spans="1:16" customHeight="1" ht="29">
       <c r="A66" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="69" spans="1:16" customHeight="1" ht="29">
       <c r="A69" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="72" spans="1:16" customHeight="1" ht="29">
       <c r="A72" s="1" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>