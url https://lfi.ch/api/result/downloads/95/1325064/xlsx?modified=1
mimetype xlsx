--- v0 (2026-02-13)
+++ v1 (2026-07-27)
@@ -14,400 +14,400 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>stade de développement · résineux et feuillus</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Stammzahl</t>
+  </si>
+  <si>
+    <t>Entwicklungsstufe · Nadelholz, Laubholz</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: région biogéographique</t>
+      <t xml:space="preserve">: biogeografische Region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, total de colonne</t>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
-[...2 lines deleted...]
-    <t>région biogéographique</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...20 lines deleted...]
-    <t>résineux et feuillus</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Entwicklungsstufe</t>
+  </si>
+  <si>
+    <t>Nadelholz, Laubholz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>résineux</t>
-[...26 lines deleted...]
-    <t>mélangé</t>
+    <t>Nadelholz</t>
+  </si>
+  <si>
+    <t>Laubholz</t>
+  </si>
+  <si>
+    <t>nicht bestimmbar</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Jungwuchs/Dickung</t>
+  </si>
+  <si>
+    <t>Stangenholz</t>
+  </si>
+  <si>
+    <t>schwaches Baumholz</t>
+  </si>
+  <si>
+    <t>mittleres Baumholz</t>
+  </si>
+  <si>
+    <t>starkes Baumholz</t>
+  </si>
+  <si>
+    <t>gemischt</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1325064/506814</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">nombre de tiges</t>
+      <t xml:space="preserve">Stammzahl</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #73</t>
     </r>
   </si>
   <si>
-    <t>Nombre de tiges de tous les arbres et arbustes vifs (sur pied et à terre) d'au moins 12 cm de diamètre à hauteur de poitrine (DHP).</t>
+    <t>Anzahl Stämme der lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">stade de développement</t>
+      <t xml:space="preserve">Entwicklungsstufe</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #20</t>
     </r>
   </si>
   <si>
-    <t>Étape dans l’évolution du peuplement, définie d’après le diamètre à hauteur de poitrine dominant (DHPdom = DHP des 100 plus gros arbres par hectare). Recrû/fourré: DHPdom &lt;12 cm, perchis: DHPdom 12-30 cm, jeune futaie: DHPdom 31-40 cm, futaie moyenne DHPdom 41-50 cm, vieille futaie: DHP &gt; 50 cm, mélangé: arbres à différents stades de développement, absence de stade de développement dominant, ou groupes à différents stades de développement de moins de 5 ares. Source: relevé de terrain (MID 261: Entwicklungsstufe)</t>
+    <t>Etappe der Bestandesentwicklung, definiert durch den dominanten Brusthöhendurchmesser (BHDdom = BHD der 100 stärksten [dicksten] Bäume pro Hektare). Jungwuchs/Dickung: BHDdom &lt;12 cm, Stangenholz: BHDdom 12-30 cm, schwaches Baumholz: BHDdom 31-40 cm, mittleres Baumholz: BHDdom 41-50 cm, starkes Baumholz: BHDdom &gt;50 cm, gemischt: Bäume verschiedener Entwicklungsstufe, keine Entwicklungsstufe vorherrschend oder Gruppen verschiedener Entwicklungsstufen, die kleiner als 5 Aren sind. Grundlage: Feldaufnahme (MID 261: Entwicklungsstufe)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">résineux et feuillus</t>
+      <t xml:space="preserve">Nadelholz, Laubholz</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Espèce des arbres et arbustes à partir de 12 cm de diamètre de poitrine (DHP) selon deux classes (résineux et feuillus). Source: relevé de terrain (MID 50: Baumart)</t>
+    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in zwei Klassen (Nadelholz, Laubholz). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région biogéographique</t>
+      <t xml:space="preserve">biogeografische Region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
+    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -759,52 +759,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="29.279" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -2868,270 +2868,270 @@
         <v>100.0</v>
       </c>
       <c r="N52" s="6" t="s">
         <v>21</v>
       </c>
       <c r="O52" s="6">
         <v>100.0</v>
       </c>
       <c r="P52" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="53" spans="1:16" customHeight="1" ht="21.75">
       <c r="A53" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1325064/506814</t>
           </r>
         </is>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3"/>
       <c r="E53" s="3"/>
       <c r="F53" s="3"/>
       <c r="G53" s="3"/>
       <c r="H53" s="3"/>
       <c r="I53" s="3"/>
       <c r="J53" s="3"/>
       <c r="K53" s="3"/>
       <c r="L53" s="3"/>
       <c r="M53" s="3"/>
       <c r="N53" s="3"/>
       <c r="O53" s="3"/>
       <c r="P53" s="3"/>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">nombre de tiges</t>
+            <t xml:space="preserve">Stammzahl</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #73</t>
           </r>
         </is>
       </c>
     </row>
     <row r="57" spans="1:16" customHeight="1" ht="29">
       <c r="A57" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">stade de développement</t>
+            <t xml:space="preserve">Entwicklungsstufe</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #20</t>
           </r>
         </is>
       </c>
     </row>
     <row r="60" spans="1:16" customHeight="1" ht="29">
       <c r="A60" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">résineux et feuillus</t>
+            <t xml:space="preserve">Nadelholz, Laubholz</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="63" spans="1:16" customHeight="1" ht="29">
       <c r="A63" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région biogéographique</t>
+            <t xml:space="preserve">biogeografische Region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="66" spans="1:16" customHeight="1" ht="29">
       <c r="A66" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="69" spans="1:16" customHeight="1" ht="29">
       <c r="A69" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="72" spans="1:16" customHeight="1" ht="29">
       <c r="A72" s="1" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>