--- v0 (2026-05-24)
+++ v1 (2026-07-26)
@@ -14,350 +14,350 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Wald ohne Gebüschwald, Gebüschwald, Nichtwald</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>superficie forestale</t>
+  </si>
+  <si>
+    <t>bosco senza arbusteto, arbusteto, non bosco</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Schutzwaldregion</t>
+      <t xml:space="preserve">suddivisione regionale</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: regione dei boschi di protezione</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, Spaltentotal</t>
+      <t xml:space="preserve">unità</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, totale colonna</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Gesamtfläche</t>
+      <t xml:space="preserve">insieme analizzato</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: superficie totale</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
-[...30 lines deleted...]
-    <t>Schweiz</t>
+      <t xml:space="preserve">reticolo</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+    </r>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione dei boschi di protezione</t>
+  </si>
+  <si>
+    <t>Giura/Altopiano</t>
+  </si>
+  <si>
+    <t>Alpi nordoccidentali</t>
+  </si>
+  <si>
+    <t>Alpi nordorientali</t>
+  </si>
+  <si>
+    <t>Alpi sudoccidentali</t>
+  </si>
+  <si>
+    <t>Alpi sudorientali</t>
+  </si>
+  <si>
+    <t>Sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Nichtwald</t>
-[...11 lines deleted...]
-    <t>Total</t>
+    <t>non bosco</t>
+  </si>
+  <si>
+    <t>bosco senza arbusteto</t>
+  </si>
+  <si>
+    <t>arbusteto</t>
+  </si>
+  <si>
+    <t>non determinabile</t>
+  </si>
+  <si>
+    <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1339440/521196</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldfläche</t>
+      <t xml:space="preserve">superficie forestale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Wald ohne Gebüschwald, Gebüschwald, Nichtwald</t>
+      <t xml:space="preserve">bosco senza arbusteto, arbusteto, non bosco</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #329</t>
     </r>
   </si>
   <si>
-    <t>Bodenbedeckung, umschrieben mit den drei Klassen «Wald ohne Gebüschwald», «Gebüschwald» und «Nichtwald» gestützt auf die Walddefinition des LFI. Grundlage: Feldaufnahme (MID 816) oder - bei Unzugänglichkeit - Luftbildinterpretation</t>
+    <t>Copertura del suolo, descritta con le tre classi «bosco senza arbusteto», «arbusteto» e «non bosco» in base alla definizione di bosco dell'IFN. Fonte: rilievo sul terreno (MID 816: Wald-/Nichtwald-Entscheid) oppure - nel caso di inaccessibilità - interpretazione delle foto aeree.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Schutzwaldregion</t>
+      <t xml:space="preserve">regione dei boschi di protezione</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
+    <t>Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Gesamtfläche</t>
+      <t xml:space="preserve">superficie totale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #435</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Fläche der Schweiz oder einer Region (z.B. Produktionsregion, Kanton) unabhängig von ihrem Bewuchs. Im LFI setzt sich die Gesamtfläche aus den Komponenten «Wald ohne Gebüschwald», «Gebüschwald» und «Nichtwald» zusammen. Die Probefläche kann auch für die Feldaufnahmegruppe unzugänglich sein.  </t>
+    <t>Superficie della Svizzera o di una sua regione (ad es. Regione di produzione, Cantone) indipendentemente dalla sua copertura. Nell'IFN la superficie totale è composta da «bosco senza arbusteto», «arbusteto» e «non bosco».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 di 9 sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -709,51 +709,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="56.415" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1158,235 +1158,235 @@
         <v>100.0</v>
       </c>
       <c r="M18" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N18" s="6">
         <v>100.0</v>
       </c>
       <c r="O18" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:15" customHeight="1" ht="21.75">
       <c r="A19" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1339440/521196</t>
           </r>
         </is>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
       <c r="N19" s="3"/>
       <c r="O19" s="3"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldfläche</t>
+            <t xml:space="preserve">superficie forestale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:15" customHeight="1" ht="29">
       <c r="A23" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Wald ohne Gebüschwald, Gebüschwald, Nichtwald</t>
+            <t xml:space="preserve">bosco senza arbusteto, arbusteto, non bosco</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #329</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:15" customHeight="1" ht="29">
       <c r="A26" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Schutzwaldregion</t>
+            <t xml:space="preserve">regione dei boschi di protezione</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Gesamtfläche</t>
+            <t xml:space="preserve">superficie totale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #435</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>