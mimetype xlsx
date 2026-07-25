--- v0 (2026-01-10)
+++ v1 (2026-07-25)
@@ -14,415 +14,415 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>IFN5</t>
+    <t>LFI5</t>
   </si>
   <si>
-    <t>superficie forestale</t>
+    <t>Waldfläche</t>
   </si>
   <si>
-    <t>grado di chiusura · fasce vegetazionali NaiS (6 classi)</t>
+    <t>Schlussgrad · NaiS-Vegetationshöhenstufen (6 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione dei boschi di protezione</t>
+      <t xml:space="preserve">: Schutzwaldregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
+    <t>Zustand 2018/26</t>
   </si>
   <si>
-    <t>regione dei boschi di protezione</t>
+    <t>Schutzwaldregion</t>
   </si>
   <si>
-    <t>Giura/Altopiano</t>
+    <t>Jura + Mittelland</t>
   </si>
   <si>
-    <t>Alpi nordoccidentali</t>
+    <t>Nordalpen West</t>
   </si>
   <si>
-    <t>Alpi nordorientali</t>
+    <t>Nordalpen Ost</t>
   </si>
   <si>
-    <t>Alpi sudoccidentali</t>
+    <t>Alpen Südwest</t>
   </si>
   <si>
-    <t>Alpi sudorientali</t>
+    <t>Alpen Südost</t>
   </si>
   <si>
-    <t>Sud delle Alpi</t>
+    <t>Alpensüdseite</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Schweiz</t>
   </si>
   <si>
-    <t>grado di chiusura</t>
+    <t>Schlussgrad</t>
   </si>
   <si>
-    <t>fasce vegetazionali NaiS (6 classi)</t>
+    <t>NaiS-Vegetationshöhenstufen (6 Klassen)</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>subalpina superiore</t>
+    <t>obersubalpin</t>
   </si>
   <si>
-    <t>subalpina</t>
+    <t>subalpin</t>
   </si>
   <si>
-    <t>altimontana</t>
+    <t>hochmontan</t>
   </si>
   <si>
-    <t>montana inferiore e superiore</t>
+    <t>unter- und obermontan</t>
   </si>
   <si>
-    <t>submontana</t>
+    <t>submontan</t>
   </si>
   <si>
-    <t>iperinsubrica e collinare</t>
+    <t>hyperinsubrisch und kollin</t>
   </si>
   <si>
-    <t>totale</t>
+    <t>Total</t>
   </si>
   <si>
-    <t>stracolmo</t>
+    <t>gedrängt</t>
   </si>
   <si>
-    <t>normale</t>
+    <t>normal</t>
   </si>
   <si>
-    <t>leggero</t>
+    <t>locker</t>
   </si>
   <si>
-    <t>aperto</t>
+    <t>räumig</t>
   </si>
   <si>
-    <t>rado</t>
+    <t>aufgelöst</t>
   </si>
   <si>
-    <t>stracolmo per gruppi</t>
+    <t xml:space="preserve">gruppiert  gedrängt </t>
   </si>
   <si>
-    <t>normale per gruppi</t>
+    <t xml:space="preserve">gruppiert  normal </t>
   </si>
   <si>
-    <t>chiusura verticale</t>
+    <t>Stufenschluss</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1340124/521880</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grado di chiusura</t>
+      <t xml:space="preserve">Schlussgrad</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #385</t>
     </r>
   </si>
   <si>
-    <t>Misura della concorrenza reciproca delle chiome in un popolamento. Fonte: rilievo sul terreno (MID 266: Schlussgrad)</t>
+    <t>Mass der gegenseitigen Bedrängung der Baumkronen in einem Bestand. Grundlage: Feldaufnahme (MID 266: Schlussgrad)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">fasce vegetazionali NaiS (6 classi)</t>
+      <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005), ridotto a sei classi. Questa variabile rappresenta una semplificazione delle fasce vegetazionali NaiS in dieci classi (NAISHSTKOMB), per cui le classi «iperinsubrica», «collinare» e «collinare con faggio» vengono riunite nella classe «iperinsubrica e collinare», mentre le fasce «montana inferiore», «montana superiore» e «montana inferiore/superiore» vengono riunite nella classe «montana inferiore e superiore». Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021). nessuna indicazione: situato sopra il limite del bosco modellizzato da Zischg et al. e talvolta nell'area di laghi, che sono stati tagliati in modo relativamente approssimativo da Zischg et al. </t>
+    <t xml:space="preserve">Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005), reduziert auf sechs Klassen. Die Variable stellt eine Vereinfachung der NaiS-Vegetationshöhenstufen in zehn Klassen (NAISHSTKOMB) dar, indem die Klassen «hyperinsubrisch», «kollin» und «kollin mit Buche» zur Klasse «hyperinsubrisch und kollin» und die Stufen «untermontan», «obermontan» und «unter-/obermontan» zur Stufe «unter- und obermontan» zusammengezogen wurden. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione dei boschi di protezione</t>
+      <t xml:space="preserve">Schutzwaldregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
+    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -775,51 +775,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P112"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -4807,270 +4807,270 @@
         <v>152.5</v>
       </c>
       <c r="N92" s="6">
         <v>2</v>
       </c>
       <c r="O92" s="6">
         <v>1176.4</v>
       </c>
       <c r="P92" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16" customHeight="1" ht="21.75">
       <c r="A93" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1340124/521880</t>
           </r>
         </is>
       </c>
       <c r="C93" s="3"/>
       <c r="D93" s="3"/>
       <c r="E93" s="3"/>
       <c r="F93" s="3"/>
       <c r="G93" s="3"/>
       <c r="H93" s="3"/>
       <c r="I93" s="3"/>
       <c r="J93" s="3"/>
       <c r="K93" s="3"/>
       <c r="L93" s="3"/>
       <c r="M93" s="3"/>
       <c r="N93" s="3"/>
       <c r="O93" s="3"/>
       <c r="P93" s="3"/>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="97" spans="1:16" customHeight="1" ht="29">
       <c r="A97" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">grado di chiusura</t>
+            <t xml:space="preserve">Schlussgrad</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #385</t>
           </r>
         </is>
       </c>
     </row>
     <row r="100" spans="1:16" customHeight="1" ht="29">
       <c r="A100" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">fasce vegetazionali NaiS (6 classi)</t>
+            <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="103" spans="1:16" customHeight="1" ht="29">
       <c r="A103" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione dei boschi di protezione</t>
+            <t xml:space="preserve">Schutzwaldregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="106" spans="1:16" customHeight="1" ht="29">
       <c r="A106" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="109" spans="1:16" customHeight="1" ht="29">
       <c r="A109" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="112" spans="1:16" customHeight="1" ht="29">
       <c r="A112" s="1" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>