--- v2 (2026-08-12)
+++ v3 (2026-11-07)
@@ -1,436 +1,346 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
-[...81 lines deleted...]
-    <t>biogeografische Region</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+  <si>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>forest area</t>
+  </si>
+  <si>
+    <t>forest function 'game protection'</t>
+  </si>
+  <si>
+    <t>regional demarcation: biogeographical region</t>
+  </si>
+  <si>
+    <t>unit: %, column total</t>
+  </si>
+  <si>
+    <t>evaluation area: accessible forest without shrub forest NFI4/NFI5</t>
+  </si>
+  <si>
+    <t>grid: 1.4 km grid, subgrids 1-5</t>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>biogeographical region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...14 lines deleted...]
-    <t>Schweiz</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Northern Alps</t>
+  </si>
+  <si>
+    <t>Western Central-Alps</t>
+  </si>
+  <si>
+    <t>Eastern Central-Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>nein</t>
-[...176 lines deleted...]
-    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>no</t>
+  </si>
+  <si>
+    <t>yes</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>NFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">grid: </t>
+  </si>
+  <si>
+    <t>1.4 km grid, subgrids 1-5 [1746]
+Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">evaluation area: </t>
+  </si>
+  <si>
+    <t>accessible forest without shrub forest NFI4/NFI5 [2282]
+Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">regional demarcation: </t>
+  </si>
+  <si>
+    <t>biogeographical region [BIOGEOC6R2005, 2586]
+Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>forest area [44], ha
+All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 25.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>column total [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>forest function 'game protection' [WAFKTWILD, 472]
+Presence of the forest function 'game protection' according to forest plans or an assessment by the local forest service. As a rule, the forest function 'game protection' includes seasonal grazing areas and game reserves. Reference: Forest Service Survey (MID 327: Spezielle Waldfunktionen)</t>
+  </si>
+  <si>
+    <t>gerechnet am 19.03.2024 18:04:29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>n/a, no, yes, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">other: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -691,652 +601,980 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O33"/>
+  <dimension ref="A1:O42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B18" sqref="B18:O42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="30.421" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="6" customWidth="true" style="0"/>
+    <col min="3" max="3" width="5" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6" customWidth="true" style="0"/>
+    <col min="6" max="6" width="9" customWidth="true" style="0"/>
+    <col min="7" max="7" width="9" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9" customWidth="true" style="0"/>
+    <col min="13" max="13" width="9" customWidth="true" style="0"/>
+    <col min="14" max="14" width="8" customWidth="true" style="0"/>
+    <col min="15" max="15" width="8" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N13" s="6">
+      <c r="N13" s="5">
         <v>0.0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
-[...2 lines deleted...]
-      <c r="C14" s="6">
+      <c r="B14" s="5">
+        <v>97.90000000000001</v>
+      </c>
+      <c r="C14" s="5">
         <v>0.6</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>96.3</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>0.7</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>90.7</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>1.0</v>
       </c>
-      <c r="H14" s="6">
-[...2 lines deleted...]
-      <c r="I14" s="6">
+      <c r="H14" s="5">
+        <v>70.59999999999999</v>
+      </c>
+      <c r="I14" s="5">
         <v>2.7</v>
       </c>
-      <c r="J14" s="6">
-[...2 lines deleted...]
-      <c r="K14" s="6">
+      <c r="J14" s="5">
+        <v>87.40000000000001</v>
+      </c>
+      <c r="K14" s="5">
         <v>1.6</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>92.2</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>1.3</v>
       </c>
-      <c r="N14" s="6">
-[...2 lines deleted...]
-      <c r="O14" s="6">
+      <c r="N14" s="5">
+        <v>91.099999999999994</v>
+      </c>
+      <c r="O14" s="5">
         <v>0.5</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>2.1</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>0.6</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>3.7</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>0.7</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>9.3</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>1.0</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>29.4</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>2.7</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>12.6</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>1.6</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>7.8</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>1.3</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>8.9</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>0.5</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>100.0</v>
       </c>
-      <c r="C16" s="6" t="s">
+      <c r="C16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>100.0</v>
       </c>
-      <c r="E16" s="6" t="s">
+      <c r="E16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>100.0</v>
       </c>
-      <c r="G16" s="6" t="s">
+      <c r="G16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>100.0</v>
       </c>
-      <c r="I16" s="6" t="s">
+      <c r="I16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>100.0</v>
       </c>
-      <c r="K16" s="6" t="s">
+      <c r="K16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>100.0</v>
       </c>
-      <c r="M16" s="6" t="s">
+      <c r="M16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="5">
         <v>100.0</v>
       </c>
-      <c r="O16" s="6" t="s">
+      <c r="O16" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A17" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O17" s="3"/>
+      <c r="A17" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="2"/>
+      <c r="C17" s="2"/>
+      <c r="D17" s="2"/>
+      <c r="E17" s="2"/>
+      <c r="F17" s="2"/>
+      <c r="G17" s="2"/>
+      <c r="H17" s="2"/>
+      <c r="I17" s="2"/>
+      <c r="J17" s="2"/>
+      <c r="K17" s="2"/>
+      <c r="L17" s="2"/>
+      <c r="M17" s="2"/>
+      <c r="N17" s="2"/>
+      <c r="O17" s="2"/>
+    </row>
+    <row r="18" spans="1:15">
+      <c r="A18" s="6"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+      <c r="N18" s="7"/>
+      <c r="O18" s="7"/>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
     </row>
     <row r="20" spans="1:15">
-      <c r="A20" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A20" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
+    </row>
+    <row r="21" spans="1:15">
+      <c r="A21" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
     </row>
     <row r="23" spans="1:15">
-      <c r="A23" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A23" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
     </row>
     <row r="26" spans="1:15">
-      <c r="A26" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A26" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
     </row>
     <row r="29" spans="1:15">
-      <c r="A29" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A29" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
     </row>
     <row r="32" spans="1:15">
-      <c r="A32" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A32" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
+    </row>
+    <row r="33" spans="1:15">
+      <c r="A33" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A17:O17"/>
-    <mergeCell ref="A20:O20"/>
-[...8 lines deleted...]
-    <mergeCell ref="A33:O33"/>
+    <mergeCell ref="A18:O18"/>
+    <mergeCell ref="B19:O19"/>
+    <mergeCell ref="B20:O20"/>
+    <mergeCell ref="B21:O21"/>
+    <mergeCell ref="B22:O22"/>
+    <mergeCell ref="B23:O23"/>
+    <mergeCell ref="B24:O24"/>
+    <mergeCell ref="B25:O25"/>
+    <mergeCell ref="B26:O26"/>
+    <mergeCell ref="B27:O27"/>
+    <mergeCell ref="B28:O28"/>
+    <mergeCell ref="B29:O29"/>
+    <mergeCell ref="B30:O30"/>
+    <mergeCell ref="B31:O31"/>
+    <mergeCell ref="B32:O32"/>
+    <mergeCell ref="B33:O33"/>
+    <mergeCell ref="B34:O34"/>
+    <mergeCell ref="B35:O35"/>
+    <mergeCell ref="B36:O36"/>
+    <mergeCell ref="B37:O37"/>
+    <mergeCell ref="B38:O38"/>
+    <mergeCell ref="B39:O39"/>
+    <mergeCell ref="B40:O40"/>
+    <mergeCell ref="B41:O41"/>
+    <mergeCell ref="B42:O42"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>