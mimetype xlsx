--- v0 (2026-05-24)
+++ v1 (2026-07-25)
@@ -338,67 +338,67 @@
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #435</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Fläche der Schweiz oder einer Region (z.B. Produktionsregion, Kanton) unabhängig von ihrem Bewuchs. Im LFI setzt sich die Gesamtfläche aus den Komponenten «Wald ohne Gebüschwald», «Gebüschwald» und «Nichtwald» zusammen. Die Probefläche kann auch für die Feldaufnahmegruppe unzugänglich sein.  </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2302,51 +2302,51 @@
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #435</t>
           </r>
         </is>
       </c>
     </row>
     <row r="53" spans="1:16" customHeight="1" ht="29">
       <c r="A53" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="56" spans="1:16" customHeight="1" ht="29">
       <c r="A56" s="1" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>