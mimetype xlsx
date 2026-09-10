--- v0 (2025-10-01)
+++ v1 (2026-09-10)
@@ -1,436 +1,340 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
-[...102 lines deleted...]
-    <t>Switzerland</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+  <si>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Waldfunktion Wildschutz</t>
+  </si>
+  <si>
+    <t>Regionale Gliederung: Schutzwaldregion</t>
+  </si>
+  <si>
+    <t>Einheit: 1000 ha</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Schutzwaldregion</t>
+  </si>
+  <si>
+    <t>Jura + Mittelland</t>
+  </si>
+  <si>
+    <t>Nordalpen West</t>
+  </si>
+  <si>
+    <t>Nordalpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>no</t>
-[...176 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>nein</t>
+  </si>
+  <si>
+    <t>ja</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>zugänglicher Wald ohne Gebüschwald LFI4/LFI5 [2282]
+Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>Schutzwaldregion [SCHUREG, 829]
+Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>Waldfläche [44], ha
+Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 25.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: 1000, Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>Waldfunktion Wildschutz [WAFKTWILD, 472]
+Vorhandensein der Waldfunktion «Wildschutz» gemäss forstlicher Planung oder gutachterlicher Einschätzung durch den lokalen Forstdienst. Die Waldfunktion «Wildschutz» umfasst dabei in der Regel die Wildeinstandsgebiete und Wildruhezonen. Grundlage: Forstdienstbefragung (MID 327: Spezielle Waldfunktionen)</t>
+  </si>
+  <si>
+    <t>gerechnet am 19.03.2024 18:04:29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>keine Angabe, nein, ja, Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Übrige: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -691,652 +595,956 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O33"/>
+  <dimension ref="A1:O40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B18" sqref="B18:O40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="42.275" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="25" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12" customWidth="true" style="0"/>
+    <col min="5" max="5" width="7" customWidth="true" style="0"/>
+    <col min="6" max="6" width="11" customWidth="true" style="0"/>
+    <col min="7" max="7" width="6" customWidth="true" style="0"/>
+    <col min="8" max="8" width="11" customWidth="true" style="0"/>
+    <col min="9" max="9" width="6" customWidth="true" style="0"/>
+    <col min="10" max="10" width="11" customWidth="true" style="0"/>
+    <col min="11" max="11" width="6" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6" customWidth="true" style="0"/>
+    <col min="14" max="14" width="9" customWidth="true" style="0"/>
+    <col min="15" max="15" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N13" s="6">
+      <c r="N13" s="5">
         <v>0.0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
-[...2 lines deleted...]
-      <c r="C14" s="6">
+      <c r="B14" s="5">
+        <v>408.39999999999998</v>
+      </c>
+      <c r="C14" s="5">
         <v>1</v>
       </c>
-      <c r="D14" s="6">
-[...2 lines deleted...]
-      <c r="E14" s="6">
+      <c r="D14" s="5">
+        <v>182.30000000000001</v>
+      </c>
+      <c r="E14" s="5">
         <v>3</v>
       </c>
-      <c r="F14" s="6">
-[...2 lines deleted...]
-      <c r="G14" s="6">
+      <c r="F14" s="5">
+        <v>128.40000000000001</v>
+      </c>
+      <c r="G14" s="5">
         <v>5</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>81.7</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>6</v>
       </c>
-      <c r="J14" s="6">
-[...2 lines deleted...]
-      <c r="K14" s="6">
+      <c r="J14" s="5">
+        <v>129.59999999999999</v>
+      </c>
+      <c r="K14" s="5">
         <v>4</v>
       </c>
-      <c r="L14" s="6">
-[...2 lines deleted...]
-      <c r="M14" s="6">
+      <c r="L14" s="5">
+        <v>141.19999999999999</v>
+      </c>
+      <c r="M14" s="5">
         <v>3</v>
       </c>
-      <c r="N14" s="6">
-[...2 lines deleted...]
-      <c r="O14" s="6">
+      <c r="N14" s="5">
+        <v>1071.59999999999991</v>
+      </c>
+      <c r="O14" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>12.4</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>17</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>22.1</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>13</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>6.0</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>24</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>34.3</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>10</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>18.8</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>14</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>11.3</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>17</v>
       </c>
-      <c r="N15" s="6">
-[...2 lines deleted...]
-      <c r="O15" s="6">
+      <c r="N15" s="5">
+        <v>104.90000000000001</v>
+      </c>
+      <c r="O15" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
-[...2 lines deleted...]
-      <c r="C16" s="6">
+      <c r="B16" s="5">
+        <v>420.69999999999999</v>
+      </c>
+      <c r="C16" s="5">
         <v>1</v>
       </c>
-      <c r="D16" s="6">
-[...2 lines deleted...]
-      <c r="E16" s="6">
+      <c r="D16" s="5">
+        <v>204.40000000000001</v>
+      </c>
+      <c r="E16" s="5">
         <v>3</v>
       </c>
-      <c r="F16" s="6">
-[...2 lines deleted...]
-      <c r="G16" s="6">
+      <c r="F16" s="5">
+        <v>134.40000000000001</v>
+      </c>
+      <c r="G16" s="5">
         <v>5</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>116.0</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>5</v>
       </c>
-      <c r="J16" s="6">
-[...2 lines deleted...]
-      <c r="K16" s="6">
+      <c r="J16" s="5">
+        <v>148.40000000000001</v>
+      </c>
+      <c r="K16" s="5">
         <v>4</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>152.5</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>2</v>
       </c>
-      <c r="N16" s="6">
-[...2 lines deleted...]
-      <c r="O16" s="6">
+      <c r="N16" s="5">
+        <v>1176.40000000000009</v>
+      </c>
+      <c r="O16" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A17" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O17" s="3"/>
+      <c r="A17" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="2"/>
+      <c r="C17" s="2"/>
+      <c r="D17" s="2"/>
+      <c r="E17" s="2"/>
+      <c r="F17" s="2"/>
+      <c r="G17" s="2"/>
+      <c r="H17" s="2"/>
+      <c r="I17" s="2"/>
+      <c r="J17" s="2"/>
+      <c r="K17" s="2"/>
+      <c r="L17" s="2"/>
+      <c r="M17" s="2"/>
+      <c r="N17" s="2"/>
+      <c r="O17" s="2"/>
+    </row>
+    <row r="18" spans="1:15">
+      <c r="A18" s="6"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+      <c r="N18" s="7"/>
+      <c r="O18" s="7"/>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
     </row>
     <row r="20" spans="1:15">
-      <c r="A20" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A20" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
+    </row>
+    <row r="21" spans="1:15">
+      <c r="A21" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
     </row>
     <row r="23" spans="1:15">
-      <c r="A23" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A23" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
     </row>
     <row r="26" spans="1:15">
-      <c r="A26" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A26" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
     </row>
     <row r="29" spans="1:15">
-      <c r="A29" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A29" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
     </row>
     <row r="32" spans="1:15">
-      <c r="A32" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A32" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
+    </row>
+    <row r="33" spans="1:15">
+      <c r="A33" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A17:O17"/>
-    <mergeCell ref="A20:O20"/>
-[...8 lines deleted...]
-    <mergeCell ref="A33:O33"/>
+    <mergeCell ref="A18:O18"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="C19:O19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="C20:O20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="C21:O21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="C22:O22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="C23:O23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="C24:O24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="C25:O25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="C26:O26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="C27:O27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:O28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="C29:O29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:O30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:O31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:O32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:O33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:O34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:O35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:O36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:O37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:O38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:O39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:O40"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>