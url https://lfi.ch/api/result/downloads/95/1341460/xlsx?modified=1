--- v0 (2026-07-24)
+++ v1 (2026-07-26)
@@ -14,412 +14,412 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>dominanza di specie esotiche (neofite; 3 classi, a partire dall'IFN3) · formazioni forestali NaiS (10 classi)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Dominanz von gebietsfremden Gehölzarten (Neophyten; 3 Klassen; ab LFI3) · NaiS-Waldformationen (10 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione biogeografica</t>
+      <t xml:space="preserve">: biogeografische Region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...29 lines deleted...]
-    <t>formazioni forestali NaiS (10 classi)</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Dominanz von gebietsfremden Gehölzarten (Neophyten; 3 Klassen; ab LFI3)</t>
+  </si>
+  <si>
+    <t>NaiS-Waldformationen (10 Klassen)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>faggete</t>
-[...38 lines deleted...]
-    <t>dominato da specie legnose esotiche invasive</t>
+    <t>Buchenwälder</t>
+  </si>
+  <si>
+    <t>Tannen-Buchenwälder</t>
+  </si>
+  <si>
+    <t>übrige Laubwälder</t>
+  </si>
+  <si>
+    <t>Tannen-Fichtenwälder</t>
+  </si>
+  <si>
+    <t>Fichtenwälder</t>
+  </si>
+  <si>
+    <t>Arven- und Lärchenwälder</t>
+  </si>
+  <si>
+    <t>Föhrenwälder</t>
+  </si>
+  <si>
+    <t>Pionierwälder</t>
+  </si>
+  <si>
+    <t>Gebüschwälder*</t>
+  </si>
+  <si>
+    <t>Nichtwald*</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>nicht von gebietsfremden Gehölzarten dominiert</t>
+  </si>
+  <si>
+    <t>von nicht invasiven gebietsfremden Gehölzarten dominiert</t>
+  </si>
+  <si>
+    <t>von invasiven gebietsfremden Gehölzarten dominiert</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1341460/523216</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">dominanza di specie esotiche (neofite; 3 classi, a partire dall'IFN3)</t>
+      <t xml:space="preserve">Dominanz von gebietsfremden Gehölzarten (Neophyten; 3 Klassen; ab LFI3)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #887</t>
     </r>
   </si>
   <si>
-    <t>Indicazione, se le specie esotiche invasive o non invasive (neofite arboree o arbustive) con un diametro a petto d'uomo (DPU) di almeno 12 cm dominano in termini di provvigione, cioè costituiscono almeno il 50% della provvigione, in tre classi. La classificazione come «invasiva» corrisponde alla pubblicazione dell'Ufficio federale dell'ambiente (UFAM) «Specie esotiche in Svizzera» del 2022 (UW-2220-D). Fonte: rilievo sul terreno (MID 50: Baumart, MID 1018: Baumzustand, MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
+    <t>Angabe, ob invasive oder nicht invasive gebietsfremde Gehölzarten (baum- oder strauchförmige Neophyten) mit einem Brusthöhendurchmesser (BHD) ab 12 cm bezüglich Vorrat dominieren, also mindestens 50% des Vorrats ausmachen, in drei Klassen. Die Einstufung in «invasiv» entspricht der Publikation «Gebietsfremde Arten» des Bundesamts für Umwelt (BAFU) aus dem Jahr 2022 (UW-2220-D). Grundlage: Feldaufnahme (MID 50: Baumart, MID 1018: Baumzustand, MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">formazioni forestali NaiS (10 classi)</t>
+      <t xml:space="preserve">NaiS-Waldformationen (10 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2637</t>
     </r>
   </si>
   <si>
-    <t>Sintesi dei 18 gruppi di tipologie forestali secondo NaiS, ciascuno con un obiettivo simile per le principali specie arboree (NAISGGROB20), in 10 grandi associazioni denominate «formazioni forestali». *A causa della valutazione delle tipologie forestali su piccola scala nell'ambito del progretto NaiS-LFI, è possibile che tipologie di aree non boschive (ad esempio prati, pascoli, rocce) siano presenti in aree considerate come «bosco» dall'IFN. Allo stesso modo, le tipologie tipiche degli arbusteti possono essere presenti su aree che l'IFN classifica come «bosco esclusi gli arbusteti».</t>
+    <t>Zusammenfassung der 18 Gruppen von NaiS-Standorttypen mit jeweils ähnlichem Ziel für die Hauptbaumarten (NAISGGROB20) zu 10 als «Waldformationen» bezeichneten Grossverbänden. *Durch die kleinflächige Ansprache der Standorttypen im Rahmen des Projektes NaiS-LFI ist es möglich, dass auf Probeflächen, die im LFI als «Wald» gelten, Nichtwald-Standorttypen (z.B. Wiese, Weide, Fels) vorkommen. Ebenso können im «Wald ohne Gebüschwald» Gebüschwald-Standorttypen vorhanden sein.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione biogeografica</t>
+      <t xml:space="preserve">biogeografische Region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 di 9 sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -771,52 +771,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="84.694" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="46.989" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="87.122" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="42.275" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -3834,270 +3834,270 @@
         <v>100.0</v>
       </c>
       <c r="N72" s="6" t="s">
         <v>21</v>
       </c>
       <c r="O72" s="6">
         <v>100.0</v>
       </c>
       <c r="P72" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="73" spans="1:16" customHeight="1" ht="21.75">
       <c r="A73" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1341460/523216</t>
           </r>
         </is>
       </c>
       <c r="C73" s="3"/>
       <c r="D73" s="3"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="3"/>
       <c r="H73" s="3"/>
       <c r="I73" s="3"/>
       <c r="J73" s="3"/>
       <c r="K73" s="3"/>
       <c r="L73" s="3"/>
       <c r="M73" s="3"/>
       <c r="N73" s="3"/>
       <c r="O73" s="3"/>
       <c r="P73" s="3"/>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="77" spans="1:16" customHeight="1" ht="29">
       <c r="A77" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">dominanza di specie esotiche (neofite; 3 classi, a partire dall'IFN3)</t>
+            <t xml:space="preserve">Dominanz von gebietsfremden Gehölzarten (Neophyten; 3 Klassen; ab LFI3)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #887</t>
           </r>
         </is>
       </c>
     </row>
     <row r="80" spans="1:16" customHeight="1" ht="29">
       <c r="A80" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">formazioni forestali NaiS (10 classi)</t>
+            <t xml:space="preserve">NaiS-Waldformationen (10 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2637</t>
           </r>
         </is>
       </c>
     </row>
     <row r="83" spans="1:16" customHeight="1" ht="29">
       <c r="A83" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione biogeografica</t>
+            <t xml:space="preserve">biogeografische Region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="86" spans="1:16" customHeight="1" ht="29">
       <c r="A86" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="89" spans="1:16" customHeight="1" ht="29">
       <c r="A89" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="92" spans="1:16" customHeight="1" ht="29">
       <c r="A92" s="1" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>