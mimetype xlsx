--- v0 (2026-09-30)
+++ v1 (2026-09-30)
@@ -14,276 +14,276 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
-    <t>LFI5</t>
-[...50 lines deleted...]
-    <t>NaiS-Waldformationen (10 Klassen)</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>forest area</t>
+  </si>
+  <si>
+    <t>dominance of alien woody species (neophytes; 3 classes; from NFI3 on) · forest formations (NaiS; 10 classes)</t>
+  </si>
+  <si>
+    <t>regional demarcation: protection forest region</t>
+  </si>
+  <si>
+    <t>unit: %, column total</t>
+  </si>
+  <si>
+    <t>evaluation area: accessible forest without shrub forest</t>
+  </si>
+  <si>
+    <t>grid: 1.4 km grid, subgrids 1-5</t>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>protection forest region</t>
+  </si>
+  <si>
+    <t>Jura + Plateau</t>
+  </si>
+  <si>
+    <t>Northwestern Alps</t>
+  </si>
+  <si>
+    <t>Northeastern Alps</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Southwestern Alps </t>
+  </si>
+  <si>
+    <t>Southeastern Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>dominance of alien woody species (neophytes; 3 classes; from NFI3 on)</t>
+  </si>
+  <si>
+    <t>forest formations (NaiS; 10 classes)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Buchenwälder</t>
-[...41 lines deleted...]
-    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+    <t>beech forests</t>
+  </si>
+  <si>
+    <t>silver fir-beech forests</t>
+  </si>
+  <si>
+    <t>other boradleaved forests</t>
+  </si>
+  <si>
+    <t>silver fir-spruce forests</t>
+  </si>
+  <si>
+    <t>spruce forests</t>
+  </si>
+  <si>
+    <t>Arolla pine and larch forests</t>
+  </si>
+  <si>
+    <t>pine forests</t>
+  </si>
+  <si>
+    <t>pioneer forests</t>
+  </si>
+  <si>
+    <t>shrub forests*</t>
+  </si>
+  <si>
+    <t>non-forest*</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>not dominated by alien woody species</t>
+  </si>
+  <si>
+    <t>dominated by non-invasive alien woody species</t>
+  </si>
+  <si>
+    <t>dominated by invasive alien woody species</t>
+  </si>
+  <si>
+    <t>© WSL, Swiss National Forest Inventory, 18.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>LFI5 [550]</t>
-[...20 lines deleted...]
-Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
+    <t>NFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">grid: </t>
+  </si>
+  <si>
+    <t>1.4 km grid, subgrids 1-5 [1746]
+Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">evaluation area: </t>
+  </si>
+  <si>
+    <t>accessible forest without shrub forest [434]
+Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">regional demarcation: </t>
+  </si>
+  <si>
+    <t>protection forest region [SCHUREG, 829]
+Demarcation of Switzerland used in NFI for protection forest analyses. The six protection forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>Waldfläche [44], ha
-Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+    <t>forest area [44], ha
+All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 25.05.2019 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 2: </t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: , Dezimalstellen: 1</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
     <t>absolut [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>absolut [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
-    <t>Spaltentotal [3]</t>
+    <t>column total [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>Dominanz von gebietsfremden Gehölzarten (Neophyten; 3 Klassen; ab LFI3) [NEODOM, 887]
-Angabe, ob invasive oder nicht invasive gebietsfremde Gehölzarten (baum- oder strauchförmige Neophyten) mit einem Brusthöhendurchmesser (BHD) ab 12 cm bezüglich Vorrat dominieren, also mindestens 50% des Vorrats ausmachen, in drei Klassen. Die Einstufung in «invasiv» entspricht der Publikation «Gebietsfremde Arten» des Bundesamts für Umwelt (BAFU) aus dem Jahr 2022 (UW-2220-D). Grundlage: Feldaufnahme (MID 50: Baumart, MID 1018: Baumzustand, MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
+    <t>dominance of alien woody species (neophytes; 3 classes; from NFI3 on) [NEODOM, 887]
+Indication as to whether invasive or non-invasive alien woody species («tree or shrub neophytes») ≥12 cm in diameter at breast height (dbh) dominate the growing stock, i.e. account for at least 50% of the growing stock – in three classes. The classification as «invasive» is based on the 2022 publication «Invasive alien species in Switzerland» of the Federal Office for the Environment (FOEN) (UW-2220-E). Reference: Field Survey (MID 50: Baumart, MID 1018: Baumzustand, MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
   </si>
   <si>
     <t>gerechnet am 20.03.2024 09:48:55</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>keine Angabe, nicht von gebietsfremden Gehölzarten dominiert, von nicht invasiven gebietsfremden Gehölzarten dominiert, von invasiven gebietsfremden Gehölzarten dominiert, Total</t>
+    <t>n/a, not dominated by alien woody species, dominated by non-invasive alien woody species, dominated by invasive alien woody species, total</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 2: </t>
   </si>
   <si>
-    <t>NaiS-Waldformationen (10 Klassen) [NAISWFORM20, 2637]
-Zusammenfassung der 18 Gruppen von NaiS-Standorttypen mit jeweils ähnlichem Ziel für die Hauptbaumarten (NAISGGROB20) zu 10 als «Waldformationen» bezeichneten Grossverbänden. *Durch die kleinflächige Ansprache der Standorttypen im Rahmen des Projektes NaiS-LFI ist es möglich, dass auf Probeflächen, die im LFI als «Wald» gelten, Nichtwald-Standorttypen (z.B. Wiese, Weide, Fels) vorkommen. Ebenso können im «Wald ohne Gebüschwald» Gebüschwald-Standorttypen vorhanden sein.</t>
+    <t>forest formations (NaiS; 10 classes) [NAISWFORM20, 2637]
+Combination of the 18 groups of NaiS site types, each with a similar objective for the main tree species (NAISGGROB20), into 10 large associations known as «forest formations». *As the characterisation of the site types in the NaiS-NFI project is on a small scale, it is possible that non-forest site types such as meadow, pasture and rock may be present in sample plots that are classified as «forest» in NFI. Similarly, «forest without shrub forest“ may also contain «shrub forest» site types.</t>
   </si>
   <si>
     <t>gerechnet am 13.05.2024 08:01:16</t>
   </si>
   <si>
-    <t>keine Angabe, Buchenwälder, Tannen-Buchenwälder, übrige Laubwälder, Tannen-Fichtenwälder, Fichtenwälder, Arven- und Lärchenwälder, Föhrenwälder, Pionierwälder, Gebüschwälder*, Nichtwald*, Total</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Übrige: </t>
+    <t>n/a, beech forests, silver fir-beech forests, other boradleaved forests, silver fir-spruce forests, spruce forests, Arolla pine and larch forests, pine forests, pioneer forests, shrub forests*, non-forest*, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">other: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -667,64 +667,64 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B74" sqref="B74:P102"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
     <col min="2" max="2" width="32" customWidth="true" style="0"/>
-    <col min="3" max="3" width="11" customWidth="true" style="0"/>
-[...8 lines deleted...]
-    <col min="12" max="12" width="8" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11" customWidth="true" style="0"/>
+    <col min="6" max="6" width="11" customWidth="true" style="0"/>
+    <col min="7" max="7" width="11" customWidth="true" style="0"/>
+    <col min="8" max="8" width="11" customWidth="true" style="0"/>
+    <col min="9" max="9" width="11" customWidth="true" style="0"/>
+    <col min="10" max="10" width="11" customWidth="true" style="0"/>
+    <col min="11" max="11" width="11" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11" customWidth="true" style="0"/>
     <col min="13" max="13" width="9" customWidth="true" style="0"/>
     <col min="14" max="14" width="9" customWidth="true" style="0"/>
-    <col min="15" max="15" width="6" customWidth="true" style="0"/>
-    <col min="16" max="16" width="6" customWidth="true" style="0"/>
+    <col min="15" max="15" width="8" customWidth="true" style="0"/>
+    <col min="16" max="16" width="8" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>4</v>