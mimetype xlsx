--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,291 +14,291 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
-    <t>NFI5</t>
-[...23 lines deleted...]
-    <t>biogeographical region</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Stammzahl</t>
+  </si>
+  <si>
+    <t>Brusthöhendurchmesser (Stärkeklassen) · Hauptbaumart</t>
+  </si>
+  <si>
+    <t>Regionale Gliederung: biogeografische Region</t>
+  </si>
+  <si>
+    <t>Einheit: %, Zwischentotal</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: zugänglicher Wald ohne Gebüschwald</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...20 lines deleted...]
-    <t>main tree species</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Brusthöhendurchmesser (Stärkeklassen)</t>
+  </si>
+  <si>
+    <t>Hauptbaumart</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>spruce</t>
-[...38 lines deleted...]
-    <t>total</t>
+    <t>Fichte</t>
+  </si>
+  <si>
+    <t>Tanne</t>
+  </si>
+  <si>
+    <t>Föhre</t>
+  </si>
+  <si>
+    <t>Lärche</t>
+  </si>
+  <si>
+    <t>Arve</t>
+  </si>
+  <si>
+    <t>übrige Nadelhölzer</t>
+  </si>
+  <si>
+    <t>Buche</t>
+  </si>
+  <si>
+    <t>Ahorn</t>
+  </si>
+  <si>
+    <t>Esche</t>
+  </si>
+  <si>
+    <t>Eiche</t>
+  </si>
+  <si>
+    <t>Kastanie</t>
+  </si>
+  <si>
+    <t>übrige Laubhölzer</t>
+  </si>
+  <si>
+    <t>nicht bestimmbar</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>12-15 cm</t>
   </si>
   <si>
     <t>16-23 cm</t>
   </si>
   <si>
     <t>24-35 cm</t>
   </si>
   <si>
     <t>36-51 cm</t>
   </si>
   <si>
     <t>=52 cm</t>
   </si>
   <si>
-    <t>© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>NFI5 [550]</t>
-[...20 lines deleted...]
-Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>zugänglicher Wald ohne Gebüschwald [434]
+Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>biogeografische Region [BIOGEOC6R2005, 2586]
+Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>number of stems [73], Stk.
-Number of stems of living trees and shrubs (standing and lying) with a diameter at breast height (dbh) ≥12 cm.</t>
+    <t>Stammzahl [73], Stk.
+Anzahl Stämme der lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD).</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 24.07.2020 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 2: </t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: , Dezimalstellen: 1</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
     <t>absolut [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>absolut [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
-    <t>subtotal [4]</t>
+    <t>Zwischentotal [4]</t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>diameter at breast height (main diameter classes) [BHDKL, 1029]
-Diameter at breast height (dbh) of trees and shrubs ≥12 cm dbh, classified in main diameter classes. Reference: Field Survey (MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
+    <t>Brusthöhendurchmesser (Stärkeklassen) [BHDKL, 1029]
+Brusthöhendurchmesser (BHD) der Bäume und Sträucher ab 12 cm BHD nach Stärkeklasse. Grundlage: Feldaufnahme (MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
   </si>
   <si>
     <t>gerechnet am 20.03.2024 03:24:15</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>n/a, 12-15 cm, 16-23 cm, 24-35 cm, 36-51 cm, =52 cm, total</t>
+    <t>keine Angabe, 12-15 cm, 16-23 cm, 24-35 cm, 36-51 cm, =52 cm, Total</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 2: </t>
   </si>
   <si>
-    <t>main tree species [HBART, 90]
-Type of trees and shrubs ≥12 cm in diameter at breast height (dbh) with the ten most common species or species groups in Switzerland ('main tree species') categorised, and the classes 'other conifers' and 'other broadleaves' for the remaining species. The main tree species are: spruce (Picea spp.), fir (Abies spp.), pine (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), larch (Larix spp.), Arolla pine (Pinus cembra), beech (Fagus sylvatica), maple (Acer spp.), ash (Fraxinus spp.), oak (Quercus spp.) and chestnut (Castanea sativa). Reference: Field Survey (MID 50: Baumart)</t>
+    <t>Hauptbaumart [HBART, 90]
+Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) mit einzelnen Klassen für die zehn häufigsten Arten bzw. Artengruppen der Schweiz («Hauptbaumarten») und den Klassen «übrige Nadelbäume» und «übrige Laubbäume» für die restlichen Arten. Als Hauptbaumarten gelten: Fichte (Picea spp.), Tanne (Abies spp.), Föhre (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), Lärche (Larix spp.), Arve (Pinus cembra), Buche (Fagus sylvatica), Ahorn (Acer spp.), Esche (Fraxinus spp.), Eiche (Quercus spp.) und Kastanie (Castanea sativa). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
   </si>
   <si>
     <t>gerechnet am 27.03.2024 22:33:55</t>
   </si>
   <si>
-    <t>n/a, spruce, fir, pine, larch, Arolla pine, other conifers, beech, maple, ash, oak, sweet chestnut, other broadleaves, indeterminable, total</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">other: </t>
+    <t>keine Angabe, Fichte, Tanne, Föhre, Lärche, Arve, übrige Nadelhölzer, Buche, Ahorn, Esche, Eiche, Kastanie, übrige Laubhölzer, nicht bestimmbar, Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Übrige: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -687,62 +687,62 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P147"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B119" sqref="B119:P147"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="6" customWidth="true" style="0"/>
     <col min="4" max="4" width="5" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6" customWidth="true" style="0"/>
-[...6 lines deleted...]
-    <col min="12" max="12" width="12" customWidth="true" style="0"/>
+    <col min="5" max="5" width="7" customWidth="true" style="0"/>
+    <col min="6" max="6" width="7" customWidth="true" style="0"/>
+    <col min="7" max="7" width="10" customWidth="true" style="0"/>
+    <col min="8" max="8" width="10" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13" customWidth="true" style="0"/>
     <col min="13" max="13" width="9" customWidth="true" style="0"/>
     <col min="14" max="14" width="9" customWidth="true" style="0"/>
-    <col min="15" max="15" width="8" customWidth="true" style="0"/>
-    <col min="16" max="16" width="8" customWidth="true" style="0"/>
+    <col min="15" max="15" width="6" customWidth="true" style="0"/>
+    <col min="16" max="16" width="6" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>4</v>