--- v0 (2026-01-07)
+++ v1 (2026-07-26)
@@ -17,128 +17,128 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>surface forestière</t>
-[...2 lines deleted...]
-    <t>fonction d'usage militaire</t>
+    <t>superficie forestale</t>
+  </si>
+  <si>
+    <t>funzione d'uso militare</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: canton</t>
+      <t xml:space="preserve">: cantone</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">insieme analizzato</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">reticolo</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
-[...2 lines deleted...]
-    <t>canton</t>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>cantone</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,243 +172,243 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Suisse</t>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>non</t>
-[...5 lines deleted...]
-    <t>total</t>
+    <t>no</t>
+  </si>
+  <si>
+    <t>sì</t>
+  </si>
+  <si>
+    <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1351159/532916</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface forestière</t>
+      <t xml:space="preserve">superficie forestale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
+    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">fonction d'usage militaire</t>
+      <t xml:space="preserve">funzione d'uso militare</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #468</t>
     </r>
   </si>
   <si>
-    <t>Indication de la fonction «usage militaire» selon la planification forestière ou l'évaluation experte par le service forestier local. Source: enquête auprès des services forestiers (MID 327: Fonctions particulières de la forêt)</t>
+    <t>Presenza della funzione del bosco «uso militare» in base alla pianificazione forestale o alla valutazione del servizio forestale locale. Fonte: inchiesta presso il servizio forestale (MID 327: Spezielle Waldfunktionen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">canton</t>
+      <t xml:space="preserve">cantone</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Découpage régional dont les cantons constituent l'unité. Pour des raisons statistiques, les deux demi-cantons de Bâle-Campagne et Bâle-Ville sont regroupés en un seul canton.</t>
+    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
+    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 di 9 sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -760,51 +760,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="33.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="30.421" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="11.569" bestFit="true" customWidth="true" style="0"/>
@@ -1837,51 +1837,51 @@
         <v>50.2</v>
       </c>
       <c r="AY16" s="6">
         <v>7</v>
       </c>
       <c r="AZ16" s="6">
         <v>1176.4</v>
       </c>
       <c r="BA16" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:53" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1351159/532916</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
@@ -1919,191 +1919,191 @@
       <c r="AQ17" s="3"/>
       <c r="AR17" s="3"/>
       <c r="AS17" s="3"/>
       <c r="AT17" s="3"/>
       <c r="AU17" s="3"/>
       <c r="AV17" s="3"/>
       <c r="AW17" s="3"/>
       <c r="AX17" s="3"/>
       <c r="AY17" s="3"/>
       <c r="AZ17" s="3"/>
       <c r="BA17" s="3"/>
     </row>
     <row r="20" spans="1:53">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface forestière</t>
+            <t xml:space="preserve">superficie forestale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:53" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="23" spans="1:53">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">fonction d'usage militaire</t>
+            <t xml:space="preserve">funzione d'uso militare</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #468</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:53" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="26" spans="1:53">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">canton</t>
+            <t xml:space="preserve">cantone</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:53" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="29" spans="1:53">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:53" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="32" spans="1:53">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:53" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>