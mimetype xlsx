--- v2 (2026-01-13)
+++ v3 (2026-07-26)
@@ -17,409 +17,409 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>surface forestière</t>
-[...2 lines deleted...]
-    <t>type de forêt (3 classes) · fonction de protection de la faune</t>
+    <t>superficie forestale</t>
+  </si>
+  <si>
+    <t>tipo di bosco (3 classi) · funzione di protezione della selvaggina</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: région économique</t>
+      <t xml:space="preserve">: regione economica</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">insieme analizzato</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt IFN4/IFN5</t>
+      <t xml:space="preserve">: bosco IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">reticolo</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
-[...53 lines deleted...]
-    <t>fonction de protection de la faune</t>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione economica</t>
+  </si>
+  <si>
+    <t>Giura Ovest</t>
+  </si>
+  <si>
+    <t>Giura Est</t>
+  </si>
+  <si>
+    <t>Altopiano Ovest</t>
+  </si>
+  <si>
+    <t>Altopiano Centro</t>
+  </si>
+  <si>
+    <t>Altopiano Est</t>
+  </si>
+  <si>
+    <t>Prealpi Ovest</t>
+  </si>
+  <si>
+    <t>Prealpi Centro</t>
+  </si>
+  <si>
+    <t>Prealpi Est</t>
+  </si>
+  <si>
+    <t>Alpi Nord-Ovest</t>
+  </si>
+  <si>
+    <t>Alpi Centro</t>
+  </si>
+  <si>
+    <t>Alpi Nord-Est</t>
+  </si>
+  <si>
+    <t>Alpi Sud-Ovest</t>
+  </si>
+  <si>
+    <t>Alpi Sud-Est</t>
+  </si>
+  <si>
+    <t>Sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
+  </si>
+  <si>
+    <t>tipo di bosco (3 classi)</t>
+  </si>
+  <si>
+    <t>funzione di protezione della selvaggina</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>non</t>
-[...14 lines deleted...]
-    <t>forêt buissonnante</t>
+    <t>no</t>
+  </si>
+  <si>
+    <t>sì</t>
+  </si>
+  <si>
+    <t>totale</t>
+  </si>
+  <si>
+    <t>bosco accessibile esclusi gli arbusteti</t>
+  </si>
+  <si>
+    <t>bosco non accessibile esclusi gli arbusteti</t>
+  </si>
+  <si>
+    <t>arbusteti</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1351288/533045</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface forestière</t>
+      <t xml:space="preserve">superficie forestale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
+    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">type de forêt (3 classes)</t>
+      <t xml:space="preserve">tipo di bosco (3 classi)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1323</t>
     </r>
   </si>
   <si>
-    <t>En fonction de la décision pour délimiter la forêt et les surfaces hors forêt, ainsi que de l'accessibilité, répartition des forêts dans les trois classes «forêt accessible sans la forêt buissonnante», «forêt inaccessible sans la forêt buissonnante» et «forêt buissonnante».</t>
+    <t>Suddivisione del bosco in base alla decisione di bosco e all'accessibilità nelle tre classi «bosco accessibile esclusi gli arbusteti», «bosco inaccessibile esclusi gli arbusteti» e «arbusteti».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">fonction de protection de la faune</t>
+      <t xml:space="preserve">funzione di protezione della selvaggina</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #472</t>
     </r>
   </si>
   <si>
-    <t>Indication de la fonction «protection de la faune» selon la planification forestière ou l'évaluation experte par le service forestier local. La fonction «protection de la faune» comprend généralement les sites de protection de la faune et les zones de tranquillité de la faune. Source: enquête auprès des services forestiers (MID 327: Fonctions particulières de la forêt)</t>
+    <t>Presenza della funzione del bosco «protezione della selvaggina» in base alla pianificazione forestale o alla valutazione del servizio forestale locale. La funzione del bosco «protezione della selvaggina» comprende di regola le zone di ripristino della selvaggina e le zone di tranquillità per la selvaggina. Fonte: inchiesta presso il servizio forestale (MID 327: Spezielle Waldfunktionen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région économique</t>
+      <t xml:space="preserve">regione economica</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
+    <t>Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt IFN4/IFN5</t>
+      <t xml:space="preserve">bosco IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2604</t>
     </r>
   </si>
   <si>
-    <t>Zone correspondant à la définition forestière de l'IFN, c'est-à-dire «forêt sans la forêt buissonnante» ou «forêt buissonnante», à la fois dans l'IFN4 (2009-2017) et dans l'IFN5 (2018-2026).</t>
+    <t>Area che soddisfa la definizione di bosco dell'IFN sia nell'IFN4 (2009-2017) che nell'IFN5 (2018-2026), ossia che è «bosco esclusi gli arbusteti» o «arbusteto».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 di 9 sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -771,52 +771,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="43.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="51.845" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="11.569" bestFit="true" customWidth="true" style="0"/>
@@ -2986,51 +2986,51 @@
         <v>187.6</v>
       </c>
       <c r="AD32" s="6">
         <v>2</v>
       </c>
       <c r="AE32" s="6">
         <v>1290.8</v>
       </c>
       <c r="AF32" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:32" customHeight="1" ht="21.75">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1351288/533045</t>
           </r>
         </is>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="J33" s="3"/>
       <c r="K33" s="3"/>
       <c r="L33" s="3"/>
@@ -3046,226 +3046,226 @@
       <c r="V33" s="3"/>
       <c r="W33" s="3"/>
       <c r="X33" s="3"/>
       <c r="Y33" s="3"/>
       <c r="Z33" s="3"/>
       <c r="AA33" s="3"/>
       <c r="AB33" s="3"/>
       <c r="AC33" s="3"/>
       <c r="AD33" s="3"/>
       <c r="AE33" s="3"/>
       <c r="AF33" s="3"/>
     </row>
     <row r="36" spans="1:32">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface forestière</t>
+            <t xml:space="preserve">superficie forestale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:32" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="39" spans="1:32">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">type de forêt (3 classes)</t>
+            <t xml:space="preserve">tipo di bosco (3 classi)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1323</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:32" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="42" spans="1:32">
       <c r="A42" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">fonction de protection de la faune</t>
+            <t xml:space="preserve">funzione di protezione della selvaggina</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #472</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:32" customHeight="1" ht="29">
       <c r="A43" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="45" spans="1:32">
       <c r="A45" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région économique</t>
+            <t xml:space="preserve">regione economica</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="46" spans="1:32" customHeight="1" ht="29">
       <c r="A46" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="48" spans="1:32">
       <c r="A48" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt IFN4/IFN5</t>
+            <t xml:space="preserve">bosco IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2604</t>
           </r>
         </is>
       </c>
     </row>
     <row r="49" spans="1:32" customHeight="1" ht="29">
       <c r="A49" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="51" spans="1:32">
       <c r="A51" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="52" spans="1:32" customHeight="1" ht="29">
       <c r="A52" s="1" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AF1"/>
     <mergeCell ref="A2:AF2"/>