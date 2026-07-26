--- v0 (2025-12-25)
+++ v1 (2026-07-26)
@@ -14,344 +14,344 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>fonction de protection contre le vent</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Waldfunktion Windschutz</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: région de forêt protectrice</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Schutzwaldregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, total de colonne</t>
+      <t xml:space="preserve">Einheit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: forêt</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Wald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
-[...30 lines deleted...]
-    <t>Suisse</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Schutzwaldregion</t>
+  </si>
+  <si>
+    <t>Jura + Mittelland</t>
+  </si>
+  <si>
+    <t>Nordalpen West</t>
+  </si>
+  <si>
+    <t>Nordalpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>non</t>
-[...5 lines deleted...]
-    <t>total</t>
+    <t>nein</t>
+  </si>
+  <si>
+    <t>ja</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1354291/536048</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface forestière</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">fonction de protection contre le vent</t>
+      <t xml:space="preserve">Waldfunktion Windschutz</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #478</t>
     </r>
   </si>
   <si>
-    <t>Indication de la fonction «protection contre le vent» selon la planification forestière ou l'évaluation experte par le service forestier local. La fonction «protection contre le vent» comprend généralement les forêts ou les bandes forestières qui protègent les terres agricoles du vent. Source: enquête auprès des services forestiers (MID 327: Fonctions particulières de la forêt)</t>
+    <t>Vorhandensein der Waldfunktion «Windschutz» gemäss forstlicher Planung oder gutachterlicher Einschätzung durch den lokalen Forstdienst. Die Waldfunktion «Windschutz» umfasst dabei in der Regel die Wälder bzw. Waldstreifen, die Landwirtschaftsland vor Wind schützen. Grundlage: Forstdienstbefragung (MID 327: Spezielle Waldfunktionen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de forêt protectrice</t>
+      <t xml:space="preserve">Schutzwaldregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
+    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt</t>
+      <t xml:space="preserve">Wald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #484</t>
     </r>
   </si>
   <si>
-    <t>Zone répondant à la définition forestière de l'IFN, c'est-à-dire «forêt sans la forêt buissonnante» ou «forêt buissonnante».</t>
+    <t>Fläche, die die Walddefinition des LFI erfüllt, also «Wald ohne Gebüschwald» oder «Gebüschwald» ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -703,51 +703,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="46.989" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="30.421" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1058,235 +1058,235 @@
         <v>100.0</v>
       </c>
       <c r="M16" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N16" s="6">
         <v>100.0</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1354291/536048</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface forestière</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">fonction de protection contre le vent</t>
+            <t xml:space="preserve">Waldfunktion Windschutz</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #478</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de forêt protectrice</t>
+            <t xml:space="preserve">Schutzwaldregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt</t>
+            <t xml:space="preserve">Wald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #484</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>