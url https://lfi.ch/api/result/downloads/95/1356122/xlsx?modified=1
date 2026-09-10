--- v0 (2026-07-26)
+++ v1 (2026-09-10)
@@ -1,138 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>LFI5</t>
   </si>
   <si>
     <t>Waldfläche</t>
   </si>
   <si>
     <t>Einschränkungen für die Holzhauerei</t>
   </si>
   <si>
-    <r>
-[...64 lines deleted...]
-    </r>
+    <t>Regionale Gliederung: Produktionsregion</t>
+  </si>
+  <si>
+    <t>Einheit: 1000 ha</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: zugänglicher Wald ohne Gebüschwald</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
   </si>
   <si>
     <t>Zustand 2018/26</t>
   </si>
   <si>
     <t>Produktionsregion</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Mittelland</t>
   </si>
   <si>
     <t>Voralpen</t>
   </si>
   <si>
     <t>Alpen</t>
   </si>
   <si>
     <t>Alpensüdseite</t>
   </si>
   <si>
     <t>Schweiz</t>
   </si>
@@ -145,298 +89,258 @@
   <si>
     <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>keine Einschränkung</t>
   </si>
   <si>
     <t>Bahnlinie</t>
   </si>
   <si>
     <t>Hauptstrasse</t>
   </si>
   <si>
     <t>Leitung</t>
   </si>
   <si>
     <t>Siedlung</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <r>
-[...167 lines deleted...]
-    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>zugänglicher Wald ohne Gebüschwald [434]
+Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>Produktionsregion [PRODREG, 49]
+Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>Waldfläche [44], ha
+Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 25.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: 1000, Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>Einschränkungen für die Holzhauerei [HOHAUEIN, 453]
+Vorhandensein von nicht forstlichen Bauten und Anlagen wie Bahnlinien, Hauptstrassen, Leitungen oder Siedlungen, die die Holzhauerei, d.h. das Fällen und Aufrüsten der Bäume, potenziell behindern. Grundlage: Feldaufnahme (MID 207: Einschränkungen für die Holzhauerei)</t>
+  </si>
+  <si>
+    <t>gerechnet am 19.03.2024 18:03:55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>keine Angabe, keine Einschränkung, Bahnlinie, Hauptstrasse, Leitung, Siedlung, Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Übrige: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -697,734 +601,970 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M36"/>
+  <dimension ref="A1:M43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B21" sqref="B21:M43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="9" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="5" customWidth="true" style="0"/>
+    <col min="6" max="6" width="9" customWidth="true" style="0"/>
+    <col min="7" max="7" width="4" customWidth="true" style="0"/>
+    <col min="8" max="8" width="9" customWidth="true" style="0"/>
+    <col min="9" max="9" width="4" customWidth="true" style="0"/>
+    <col min="10" max="10" width="11" customWidth="true" style="0"/>
+    <col min="11" max="11" width="6" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9" customWidth="true" style="0"/>
+    <col min="13" max="13" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...9 lines deleted...]
-      <c r="M10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
+      <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.4</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.4</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="6">
-[...2 lines deleted...]
-      <c r="C14" s="6">
+      <c r="B14" s="5">
+        <v>179.69999999999999</v>
+      </c>
+      <c r="C14" s="5">
         <v>2</v>
       </c>
-      <c r="D14" s="6">
-[...2 lines deleted...]
-      <c r="E14" s="6">
+      <c r="D14" s="5">
+        <v>206.30000000000001</v>
+      </c>
+      <c r="E14" s="5">
         <v>2</v>
       </c>
-      <c r="F14" s="6">
-[...2 lines deleted...]
-      <c r="G14" s="6">
+      <c r="F14" s="5">
+        <v>207.30000000000001</v>
+      </c>
+      <c r="G14" s="5">
         <v>2</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>360.5</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>2</v>
       </c>
-      <c r="J14" s="6">
-[...2 lines deleted...]
-      <c r="K14" s="6">
+      <c r="J14" s="5">
+        <v>143.30000000000001</v>
+      </c>
+      <c r="K14" s="5">
         <v>3</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>1097.0</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>1.4</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>50</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>1.8</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>45</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>1.0</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>58</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>5.9</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>24</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>1.3</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>50</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>11.4</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>9.5</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>19</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>7.6</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>21</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>3.4</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>33</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>8.8</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>20</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>2.6</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>37</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>31.9</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>3.6</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>32</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>3.8</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>30</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>4.0</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>30</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>16.6</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>14</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>4.3</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>28</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>32.3</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>3.6</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="5">
         <v>32</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="5">
         <v>8.2</v>
       </c>
-      <c r="E18" s="6">
+      <c r="E18" s="5">
         <v>20</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>5.5</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G18" s="5">
         <v>26</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="5">
         <v>13.9</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I18" s="5">
         <v>16</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="5">
         <v>7.3</v>
       </c>
-      <c r="K18" s="6">
+      <c r="K18" s="5">
         <v>22</v>
       </c>
-      <c r="L18" s="6">
+      <c r="L18" s="5">
         <v>38.5</v>
       </c>
-      <c r="M18" s="6">
+      <c r="M18" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="6">
-[...2 lines deleted...]
-      <c r="C19" s="6">
+      <c r="B19" s="5">
+        <v>197.69999999999999</v>
+      </c>
+      <c r="C19" s="5">
         <v>1</v>
       </c>
-      <c r="D19" s="6">
-[...2 lines deleted...]
-      <c r="E19" s="6">
+      <c r="D19" s="5">
+        <v>227.69999999999999</v>
+      </c>
+      <c r="E19" s="5">
         <v>1</v>
       </c>
-      <c r="F19" s="6">
-[...2 lines deleted...]
-      <c r="G19" s="6">
+      <c r="F19" s="5">
+        <v>221.099999999999994</v>
+      </c>
+      <c r="G19" s="5">
         <v>2</v>
       </c>
-      <c r="H19" s="6">
-[...2 lines deleted...]
-      <c r="I19" s="6">
+      <c r="H19" s="5">
+        <v>406.19999999999999</v>
+      </c>
+      <c r="I19" s="5">
         <v>1</v>
       </c>
-      <c r="J19" s="6">
-[...2 lines deleted...]
-      <c r="K19" s="6">
+      <c r="J19" s="5">
+        <v>158.80000000000001</v>
+      </c>
+      <c r="K19" s="5">
         <v>2</v>
       </c>
-      <c r="L19" s="6">
+      <c r="L19" s="5">
         <v>1211.5</v>
       </c>
-      <c r="M19" s="6">
+      <c r="M19" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="21.75">
-      <c r="A20" t="inlineStr">
-[...38 lines deleted...]
-      <c r="M20" s="3"/>
+      <c r="A20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="2"/>
+      <c r="C20" s="2"/>
+      <c r="D20" s="2"/>
+      <c r="E20" s="2"/>
+      <c r="F20" s="2"/>
+      <c r="G20" s="2"/>
+      <c r="H20" s="2"/>
+      <c r="I20" s="2"/>
+      <c r="J20" s="2"/>
+      <c r="K20" s="2"/>
+      <c r="L20" s="2"/>
+      <c r="M20" s="2"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="6"/>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="A23" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A23" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="A24" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A26" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="A27" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="A28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
     </row>
     <row r="29" spans="1:13">
-      <c r="A29" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A29" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+    </row>
+    <row r="30" spans="1:13">
+      <c r="A30" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
     </row>
     <row r="32" spans="1:13">
-      <c r="A32" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A32" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+    </row>
+    <row r="33" spans="1:13">
+      <c r="A33" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
     </row>
     <row r="35" spans="1:13">
-      <c r="A35" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A35" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+    </row>
+    <row r="36" spans="1:13">
+      <c r="A36" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+    </row>
+    <row r="42" spans="1:13">
+      <c r="A42" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+    </row>
+    <row r="43" spans="1:13">
+      <c r="A43" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A6:M6"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="B10:M10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A20:M20"/>
-    <mergeCell ref="A23:M23"/>
-[...8 lines deleted...]
-    <mergeCell ref="A36:M36"/>
+    <mergeCell ref="A21:M21"/>
+    <mergeCell ref="B22:M22"/>
+    <mergeCell ref="B23:M23"/>
+    <mergeCell ref="B24:M24"/>
+    <mergeCell ref="B25:M25"/>
+    <mergeCell ref="B26:M26"/>
+    <mergeCell ref="B27:M27"/>
+    <mergeCell ref="B28:M28"/>
+    <mergeCell ref="B29:M29"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="B31:M31"/>
+    <mergeCell ref="B32:M32"/>
+    <mergeCell ref="B33:M33"/>
+    <mergeCell ref="B34:M34"/>
+    <mergeCell ref="B35:M35"/>
+    <mergeCell ref="B36:M36"/>
+    <mergeCell ref="B37:M37"/>
+    <mergeCell ref="B38:M38"/>
+    <mergeCell ref="B39:M39"/>
+    <mergeCell ref="B40:M40"/>
+    <mergeCell ref="B41:M41"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="B43:M43"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>