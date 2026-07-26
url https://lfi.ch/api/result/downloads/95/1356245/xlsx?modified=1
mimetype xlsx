--- v0 (2026-01-07)
+++ v1 (2026-07-26)
@@ -17,341 +17,341 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>surface forestière</t>
-[...2 lines deleted...]
-    <t>fonction de protection du paysage</t>
+    <t>superficie forestale</t>
+  </si>
+  <si>
+    <t>funzione di protezione del paesaggio</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: région de forêt protectrice</t>
+      <t xml:space="preserve">suddivisione regionale</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: regione dei boschi di protezione</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, total de colonne</t>
+      <t xml:space="preserve">unità</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, totale colonna</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: forêt accessible</t>
+      <t xml:space="preserve">insieme analizzato</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: bosco accessibile</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
-[...30 lines deleted...]
-    <t>Suisse</t>
+      <t xml:space="preserve">reticolo</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+    </r>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione dei boschi di protezione</t>
+  </si>
+  <si>
+    <t>Giura/Altopiano</t>
+  </si>
+  <si>
+    <t>Alpi nordoccidentali</t>
+  </si>
+  <si>
+    <t>Alpi nordorientali</t>
+  </si>
+  <si>
+    <t>Alpi sudoccidentali</t>
+  </si>
+  <si>
+    <t>Alpi sudorientali</t>
+  </si>
+  <si>
+    <t>Sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>non</t>
-[...5 lines deleted...]
-    <t>total</t>
+    <t>no</t>
+  </si>
+  <si>
+    <t>sì</t>
+  </si>
+  <si>
+    <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1356245/538002</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface forestière</t>
+      <t xml:space="preserve">superficie forestale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
+    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">fonction de protection du paysage</t>
+      <t xml:space="preserve">funzione di protezione del paesaggio</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #473</t>
     </r>
   </si>
   <si>
-    <t>Indication de la fonction «protection du paysage» selon la planification forestière ou l'évaluation experte par le service forestier local. Source: enquête auprès des services forestiers (MID 327: Fonctions particulières de la forêt)</t>
+    <t>Presenza della funzione del bosco «protezione del paesaggio» in base alla pianificazione forestale o alla valutazione del servizio forestale locale. Fonte: inchiesta presso il servizio forestale (MID 327: Spezielle Waldfunktionen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de forêt protectrice</t>
+      <t xml:space="preserve">regione dei boschi di protezione</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
+    <t>Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible</t>
+      <t xml:space="preserve">bosco accessibile</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1348</t>
     </r>
   </si>
   <si>
-    <t>Surface répondant à la définition forestière de l'IFN, c'est-à-dire «forêt sans la forêt buissonnante» ou «forêt buissonnante», et atteignable à pied.</t>
+    <t>Superficie che soddisfa la definizione di bosco secondo l'IFN, che è dunque «bosco esclusi gli arbusteti» o «arbusteto», e che può essere raggiunta a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 di 9 sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -703,51 +703,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="42.275" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1058,235 +1058,235 @@
         <v>100.0</v>
       </c>
       <c r="M16" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N16" s="6">
         <v>100.0</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1356245/538002</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface forestière</t>
+            <t xml:space="preserve">superficie forestale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">fonction de protection du paysage</t>
+            <t xml:space="preserve">funzione di protezione del paesaggio</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #473</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de forêt protectrice</t>
+            <t xml:space="preserve">regione dei boschi di protezione</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible</t>
+            <t xml:space="preserve">bosco accessibile</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1348</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>