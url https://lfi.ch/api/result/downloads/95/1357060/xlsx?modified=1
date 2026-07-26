--- v0 (2025-12-07)
+++ v1 (2026-07-26)
@@ -14,439 +14,439 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>microhabitats (20 classes) · ownership (2 categories)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>nombre de tiges (arbres vifs sur pied) avec microhabitat</t>
+  </si>
+  <si>
+    <t>microhabitats (20 classes) · propriété (2 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: biogeographical region</t>
+      <t xml:space="preserve">: région biogéographique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: n/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...2 lines deleted...]
-    <t>biogeographical region</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région biogéographique</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
-    <t>Northern Alps</t>
-[...11 lines deleted...]
-    <t>Switzerland</t>
+    <t>nord des Alpes</t>
+  </si>
+  <si>
+    <t>ouest des Alpes centrales</t>
+  </si>
+  <si>
+    <t>est des Alpes centrales</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>microhabitats (20 classes)</t>
   </si>
   <si>
-    <t>ownership (2 categories)</t>
+    <t>propriété (2 classes)</t>
   </si>
   <si>
     <t>n/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>public</t>
-[...2 lines deleted...]
-    <t>private</t>
+    <t>publique</t>
+  </si>
+  <si>
+    <t>privée</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <t>woodpecker breeding cavity</t>
-[...41 lines deleted...]
-    <t>ephemeral fungal fruiting body</t>
+    <t>loge de pics</t>
+  </si>
+  <si>
+    <t>cavité plate (&lt;5 cm de profondeur)</t>
+  </si>
+  <si>
+    <t>cavité (&gt;5 cm de profondeur)</t>
+  </si>
+  <si>
+    <t>dégâts dus aux insectes</t>
+  </si>
+  <si>
+    <t>dendrotelme</t>
+  </si>
+  <si>
+    <t>cavité à la base du tronc</t>
+  </si>
+  <si>
+    <t>bois sans écorce</t>
+  </si>
+  <si>
+    <t>blessure due au feu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">écorce décollée </t>
+  </si>
+  <si>
+    <t>cime brisée fraîche</t>
+  </si>
+  <si>
+    <t>fente large</t>
+  </si>
+  <si>
+    <t>bois mort dans le houppier</t>
+  </si>
+  <si>
+    <t>chancre ou loupes</t>
+  </si>
+  <si>
+    <t>sporophore de champignons pérennes</t>
+  </si>
+  <si>
+    <t>sporophore de champignons éphémères</t>
   </si>
   <si>
     <t>bryophytes &gt;10%</t>
   </si>
   <si>
     <t>lichens &gt;10%</t>
   </si>
   <si>
-    <t>ivy &gt;10%</t>
-[...5 lines deleted...]
-    <t>other microhabitats</t>
+    <t>lierres &gt;10%</t>
+  </si>
+  <si>
+    <t>coulée de résine</t>
+  </si>
+  <si>
+    <t>autres microhabitats</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1357060/538817</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">number of stems (standing living trees) with microhabitat</t>
+      <t xml:space="preserve">nombre de tiges (arbres vifs sur pied) avec microhabitat</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #402</t>
     </r>
   </si>
   <si>
-    <t>Number of standing living trees and shrubs ≥12 cm in diameter at breast height (dbh) on which a microhabitat was found. Since various microhabitats at a time may be found on the same tree, the tree may contribute to the number of stems (standing-living) of several different microhabitats. Microhabitats are defined as: fungal fruiting bodies; areas on the stem where moss, lichen or ivy covers more than 10%; woodpecker breeding cavity; shallow tree cavity; wide crack; bark pocket; fresh break; dendrotelm; canker or burr; buttress-root concavity; deep tree cavity; area of exposed bare wood larger than a hand; stag-headedness; resin flow; insect damage (foot of trunk /trunk/stem); &gt;20% dead branches.</t>
+    <t>Nombre d'arbres et d'arbustes vifs sur pied d'au moins 12 cm de diamètre à hauteur de poitrine (DHP), sur lesquels un microhabitat a été constaté. Un même arbre pouvant présenter simultanément plusieurs microhabitats, il peut contribuer au nombre de tiges (vifs sur pied) correspondant à plusieurs microhabitats. Sont considérés comme microhabitats: fructification de champignons, tronc recouvert à plus de 10% de mousses, de lichens ou de lierre, loge de pic, cavité peu profonde, large fente, poche d'écorce, bris récent, dendrotelme, chancre ou loupe, concavité racinaire, cavité profonde, bois exposé (d'une surface supérieure à la paume d'une main), cime sèche, coulée de résine, dégâts d'insectes (pied de tronc/tronc/tige), &gt;20% de branches sèches.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">microhabitats (20 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2360</t>
     </r>
   </si>
   <si>
-    <t>Type of microhabitat that occurs at least once on a tree or shrub ≥12 cm in diameter at breast height (dbh). Reference: Field Survey (MID 819: Bemerkung zu Ex-LFI-Probebaum, MID1027: Baumschadenart, MID 1035-1049: Baummikrohabitate)</t>
+    <t>Type de microhabitat présent au moins une fois sur un arbre ou un arbuste à partir d'un diamètre à hauteur de poitrine (DHP) de 12 cm. Base: relevé de terrain (MID 819: Bemerkung zu Ex-LFI-Probebaum, MID1027: Baumschadenart, MID 1035-1049: Baummikrohabitate)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ownership (2 categories)</t>
+      <t xml:space="preserve">propriété (2 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #94</t>
     </r>
   </si>
   <si>
-    <t>Forest ownership, classified according to the two categories: 'public' and 'private'. Reference: Forest Service Survey (MID 365: Eigentum)</t>
+    <t>Régime de propriété de la forêt, identifié à l'aide des deux classes «public» et «privé». Source: enquête auprès des services forestiers (MID 365: Propriété)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeographical region</t>
+      <t xml:space="preserve">région biogéographique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
+    <t>Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -798,52 +798,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P120"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="38.848" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -5239,95 +5239,95 @@
         <v>21</v>
       </c>
       <c r="N100" s="6" t="s">
         <v>21</v>
       </c>
       <c r="O100" s="6" t="s">
         <v>21</v>
       </c>
       <c r="P100" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="101" spans="1:16" customHeight="1" ht="21.75">
       <c r="A101" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1357060/538817</t>
           </r>
         </is>
       </c>
       <c r="C101" s="3"/>
       <c r="D101" s="3"/>
       <c r="E101" s="3"/>
       <c r="F101" s="3"/>
       <c r="G101" s="3"/>
       <c r="H101" s="3"/>
       <c r="I101" s="3"/>
       <c r="J101" s="3"/>
       <c r="K101" s="3"/>
       <c r="L101" s="3"/>
       <c r="M101" s="3"/>
       <c r="N101" s="3"/>
       <c r="O101" s="3"/>
       <c r="P101" s="3"/>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">number of stems (standing living trees) with microhabitat</t>
+            <t xml:space="preserve">nombre de tiges (arbres vifs sur pied) avec microhabitat</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #402</t>
           </r>
         </is>
       </c>
     </row>
     <row r="105" spans="1:16" customHeight="1" ht="29">
       <c r="A105" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="inlineStr">
         <is>
           <r>
@@ -5353,156 +5353,156 @@
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2360</t>
           </r>
         </is>
       </c>
     </row>
     <row r="108" spans="1:16" customHeight="1" ht="29">
       <c r="A108" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ownership (2 categories)</t>
+            <t xml:space="preserve">propriété (2 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #94</t>
           </r>
         </is>
       </c>
     </row>
     <row r="111" spans="1:16" customHeight="1" ht="29">
       <c r="A111" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeographical region</t>
+            <t xml:space="preserve">région biogéographique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="114" spans="1:16" customHeight="1" ht="29">
       <c r="A114" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="117" spans="1:16" customHeight="1" ht="29">
       <c r="A117" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="120" spans="1:16" customHeight="1" ht="29">
       <c r="A120" s="1" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>