--- v0 (2026-01-10)
+++ v1 (2026-07-29)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
-    <t>NFI5</t>
+    <t>LFI5</t>
   </si>
   <si>
-    <t>number of stems (standing living trees) with microhabitat</t>
+    <t>Stammzahl (stehend-lebend) mit Mikrohabitat</t>
   </si>
   <si>
-    <t>microhabitats (20 classes) · higher/lower altitude zone</t>
+    <t>Mikrohabitate (20 Klassen) · Hochlagen/Tieflagen</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: canton</t>
+      <t xml:space="preserve">: Kanton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: n/ha</t>
+      <t xml:space="preserve">: Stk./ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
+    <t>Zustand 2018/26</t>
   </si>
   <si>
-    <t>canton</t>
+    <t>Kanton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,338 +172,338 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Switzerland</t>
+    <t>Schweiz</t>
   </si>
   <si>
-    <t>microhabitats (20 classes)</t>
+    <t>Mikrohabitate (20 Klassen)</t>
   </si>
   <si>
-    <t>higher/lower altitude zone</t>
+    <t>Hochlagen/Tieflagen</t>
   </si>
   <si>
-    <t>n/ha</t>
+    <t>Stk./ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>lower altitude zone</t>
+    <t>Tieflagen</t>
   </si>
   <si>
-    <t>higher altitude zone</t>
+    <t>Hochlagen</t>
   </si>
   <si>
-    <t>total</t>
+    <t>Total</t>
   </si>
   <si>
-    <t>woodpecker breeding cavity</t>
+    <t>Spechtbruthöhle</t>
   </si>
   <si>
-    <t>cavity (&lt;5 cm depth)</t>
+    <t>flache Baumhöhle (&lt;5 cm tief)</t>
   </si>
   <si>
-    <t>cavity (&gt;5 cm depth)</t>
+    <t>Baumhöhle (&gt;5 cm tief)</t>
   </si>
   <si>
-    <t>damage from insects</t>
+    <t>Insektenschaden</t>
   </si>
   <si>
-    <t>dendrotelm</t>
+    <t>Dendrotelm</t>
   </si>
   <si>
-    <t>buttress-root concavity</t>
+    <t>Stammfusshöhle</t>
   </si>
   <si>
-    <t>bark loss</t>
+    <t xml:space="preserve">Holz ohne Rinde </t>
   </si>
   <si>
-    <t>fire scar</t>
+    <t>Brandnarbe</t>
   </si>
   <si>
-    <t>bark shelter/pocket</t>
+    <t>Rindentasche</t>
   </si>
   <si>
-    <t>fresh stem/large branch breakage</t>
+    <t>frischer Bruch</t>
   </si>
   <si>
-    <t>broad crack</t>
+    <t>breiter Spalt</t>
   </si>
   <si>
-    <t>crown deadwood</t>
+    <t>Kronentotholz</t>
   </si>
   <si>
-    <t>canker or burrs</t>
+    <t>Krebs oder Maserknollen</t>
   </si>
   <si>
-    <t>perennial fungal fruiting body</t>
+    <t>grosser, mehrjähriger Pilzfruchtkörper</t>
   </si>
   <si>
-    <t>ephemeral fungal fruiting body</t>
+    <t>kurzlebiger Pilzfruchtkörper</t>
   </si>
   <si>
-    <t>bryophytes &gt;10%</t>
+    <t>mehr als 10% Moose</t>
   </si>
   <si>
-    <t>lichens &gt;10%</t>
+    <t>mehr als 10% Flechten</t>
   </si>
   <si>
-    <t>ivy &gt;10%</t>
+    <t>mehr als 10% Efeu</t>
   </si>
   <si>
-    <t>resinosis</t>
+    <t>Harzfluss</t>
   </si>
   <si>
-    <t>other microhabitats</t>
+    <t>übrige Mikrohabitate</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1357076/538833</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">number of stems (standing living trees) with microhabitat</t>
+      <t xml:space="preserve">Stammzahl (stehend-lebend) mit Mikrohabitat</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #402</t>
     </r>
   </si>
   <si>
-    <t>Number of standing living trees and shrubs ≥12 cm in diameter at breast height (dbh) on which a microhabitat was found. Since various microhabitats at a time may be found on the same tree, the tree may contribute to the number of stems (standing-living) of several different microhabitats. Microhabitats are defined as: fungal fruiting bodies; areas on the stem where moss, lichen or ivy covers more than 10%; woodpecker breeding cavity; shallow tree cavity; wide crack; bark pocket; fresh break; dendrotelm; canker or burr; buttress-root concavity; deep tree cavity; area of exposed bare wood larger than a hand; stag-headedness; resin flow; insect damage (foot of trunk /trunk/stem); &gt;20% dead branches.</t>
+    <t>Anzahl der stehenden lebenden Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD), an denen ein Mikrohabitat festgestellt wurde. Da ein Baum gleichzeitig mehrere Mikrohabitate aufweisen kann, kann er zur Stammzahl (stehend-lebend) mehrerer Mikrohabitate beitragen. Als Mikrohabitate gelten: Pilzfruchtkörper; Stamm zu mehr als 10% mit Moosen, Flechten oder Efeu bewachsen; Spechtbruthöhle; flache Baumhöhle; breiter Spalt; Rindentasche; frischer Bruch; Dendrotelm; Krebs oder Maserknollen; Stammfusshöhle; tiefe Baumhöhle; Holzkörper frei ab einer Handfläche; gipfeldürr; Harzfluss; Insektenschaden (Stammfuss/Stamm/Schaft); &gt;20% Dürrastanteil.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">microhabitats (20 classes)</t>
+      <t xml:space="preserve">Mikrohabitate (20 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2360</t>
     </r>
   </si>
   <si>
-    <t>Type of microhabitat that occurs at least once on a tree or shrub ≥12 cm in diameter at breast height (dbh). Reference: Field Survey (MID 819: Bemerkung zu Ex-LFI-Probebaum, MID1027: Baumschadenart, MID 1035-1049: Baummikrohabitate)</t>
+    <t>Art des Mikrohabitats, das mindestens einmal an einem Baum oder Strauch ab 12 cm Brusthöhendurchmesser (BHD) vorkommt. Grundlage: Feldaufnahme (MID 819: Bemerkung zu Ex-LFI-Probebaum, MID1027: Baumschadenart, MID 1035-1049: Baummikrohabitate)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">higher/lower altitude zone</t>
+      <t xml:space="preserve">Hochlagen/Tieflagen</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2635</t>
     </r>
   </si>
   <si>
-    <t>Areas in higher and lower altitude zones classified according to the system used for altitudinal vegetation belts in the guidelines for monitoring the sustainability and performance of protection forests (NaiS; Frehner et al. 2005). The boundary between the higher and lower altitudes runs between the «upper montane» and «lower montane» levels on the Northern Alps and between the «high montane» and «upper/lower montane» levels to the Southern Alps. The information is based on the altitudinal vegetation belts determined by experts (accessible forest sample plots of NFI4 on the 1.4-km network; Arge Frehner et al. 2020), as well as on the altitudinal vegetation belts modelled for the period 1981-2010 (other sample plots; Zischg et al. 2021). n/a: located above the forest boundary modelled by Zischg et al. and sometimes in the area of lakes, which were relatively roughly cut out by Zischg et al.</t>
+    <t>Gebiete in höheren und tieferen Lagen, eingeteilt anhand der Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005). Die Grenze zwischen den Hochlagen und den Tieflagen verläuft auf der Alpennordseite zwischen den Stufen «obermontan» und «untermontan», auf der Alpensüdseite zwischen den Stufen «hochmontan» und «ober-/untermontan». Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">canton</t>
+      <t xml:space="preserve">Kanton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Regional demarcation with the cantons as a unit, with the two half-cantons, Basel-Land and Basel-Stadt, combined into one canton for statistical reasons.</t>
+    <t>Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -855,103 +855,103 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BB120"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="38.848" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="21" max="21" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="23" max="23" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="25" max="25" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="27" max="27" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="29" max="29" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="31" max="31" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="31" max="31" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="33" max="33" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="33" max="33" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="35" max="35" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="35" max="35" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="37" max="37" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="37" max="37" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="39" max="39" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="39" max="39" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="41" max="41" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="41" max="41" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="43" max="43" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="43" max="43" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="45" max="45" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="45" max="45" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="47" max="47" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="47" max="47" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="49" max="49" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="49" max="49" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="51" max="51" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="51" max="51" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="53" max="53" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="53" max="53" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:54">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:54">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:54">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:54">
       <c r="A5" t="s">
@@ -15594,51 +15594,51 @@
         <v>40</v>
       </c>
       <c r="AZ100" s="6" t="s">
         <v>40</v>
       </c>
       <c r="BA100" s="6" t="s">
         <v>40</v>
       </c>
       <c r="BB100" s="6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="101" spans="1:54" customHeight="1" ht="21.75">
       <c r="A101" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1357076/538833</t>
           </r>
         </is>
       </c>
       <c r="C101" s="3"/>
       <c r="D101" s="3"/>
       <c r="E101" s="3"/>
       <c r="F101" s="3"/>
       <c r="G101" s="3"/>
       <c r="H101" s="3"/>
       <c r="I101" s="3"/>
       <c r="J101" s="3"/>
       <c r="K101" s="3"/>
       <c r="L101" s="3"/>
@@ -15676,226 +15676,226 @@
       <c r="AR101" s="3"/>
       <c r="AS101" s="3"/>
       <c r="AT101" s="3"/>
       <c r="AU101" s="3"/>
       <c r="AV101" s="3"/>
       <c r="AW101" s="3"/>
       <c r="AX101" s="3"/>
       <c r="AY101" s="3"/>
       <c r="AZ101" s="3"/>
       <c r="BA101" s="3"/>
       <c r="BB101" s="3"/>
     </row>
     <row r="104" spans="1:54">
       <c r="A104" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">number of stems (standing living trees) with microhabitat</t>
+            <t xml:space="preserve">Stammzahl (stehend-lebend) mit Mikrohabitat</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #402</t>
           </r>
         </is>
       </c>
     </row>
     <row r="105" spans="1:54" customHeight="1" ht="29">
       <c r="A105" s="1" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="107" spans="1:54">
       <c r="A107" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">microhabitats (20 classes)</t>
+            <t xml:space="preserve">Mikrohabitate (20 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2360</t>
           </r>
         </is>
       </c>
     </row>
     <row r="108" spans="1:54" customHeight="1" ht="29">
       <c r="A108" s="1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="110" spans="1:54">
       <c r="A110" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">higher/lower altitude zone</t>
+            <t xml:space="preserve">Hochlagen/Tieflagen</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2635</t>
           </r>
         </is>
       </c>
     </row>
     <row r="111" spans="1:54" customHeight="1" ht="29">
       <c r="A111" s="1" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="113" spans="1:54">
       <c r="A113" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">canton</t>
+            <t xml:space="preserve">Kanton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="114" spans="1:54" customHeight="1" ht="29">
       <c r="A114" s="1" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="116" spans="1:54">
       <c r="A116" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="117" spans="1:54" customHeight="1" ht="29">
       <c r="A117" s="1" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="119" spans="1:54">
       <c r="A119" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="120" spans="1:54" customHeight="1" ht="29">
       <c r="A120" s="1" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BB1"/>
     <mergeCell ref="A2:BB2"/>