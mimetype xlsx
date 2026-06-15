--- v0 (2026-01-25)
+++ v1 (2026-06-15)
@@ -1,144 +1,144 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>tipo di bosco (17 classi)</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>basal area</t>
+  </si>
+  <si>
+    <t>forest type (17 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">regional demarcation</t>
     </r>
     <r>
-      <t xml:space="preserve">: cantone</t>
+      <t xml:space="preserve">: canton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
       <t xml:space="preserve">: m²/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">evaluation area</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">: accessible forest without shrub forest NFI1-NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">grid</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...2 lines deleted...]
-    <t>cantone</t>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>canton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,294 +172,294 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>bosco non accessibile</t>
-[...50 lines deleted...]
-    <t>totale</t>
+    <t>inaccessible forest</t>
+  </si>
+  <si>
+    <t>shrub forest</t>
+  </si>
+  <si>
+    <t>permanently unstocked forest area</t>
+  </si>
+  <si>
+    <t>temporarily unstocked forest area</t>
+  </si>
+  <si>
+    <t>aisle, embankment</t>
+  </si>
+  <si>
+    <t>permanently open stand</t>
+  </si>
+  <si>
+    <t>(nut) orchard, plantation</t>
+  </si>
+  <si>
+    <t>coppice forest</t>
+  </si>
+  <si>
+    <t>coppice with standards</t>
+  </si>
+  <si>
+    <t>selection type high forest</t>
+  </si>
+  <si>
+    <t>non-uniform high forest</t>
+  </si>
+  <si>
+    <t>young growth/ thicket</t>
+  </si>
+  <si>
+    <t>poletimber</t>
+  </si>
+  <si>
+    <t>young timber</t>
+  </si>
+  <si>
+    <t>medium timber</t>
+  </si>
+  <si>
+    <t>old timber</t>
+  </si>
+  <si>
+    <t>incomplete survey</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1364632/546390</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">area basimetrica</t>
+      <t xml:space="preserve">basal area</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #92</t>
     </r>
   </si>
   <si>
-    <t>Somma delle sezioni trasversali a 1,3 m di altezza di tutti gli alberi arbusti vivi (in piedi e a terra) con un diametro a petto d'uomo (DPU) di almeno 12 cm.</t>
+    <t>Sum of the stem cross-sectional areas at a height of 1.3 m (level for measuring diameter at breast height [dbh]) of living trees and shrubs (standing and lying) with a dbh ≥12 cm.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">tipo di bosco (17 classi)</t>
+      <t xml:space="preserve">forest type (17 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #501</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione dei boschi in 17 classi («tipi») in base alla loro origine, struttura e gestione. A differenza del tipo di bosco in 12 classi, il tipo di bosco in 17 classi mostra ogni stadio di sviluppo (da novelleto a fustaia) come classe individuale. Fonte: rilievo sul terreno (MID 255: Nutzungskategorie, MID 257: Waldtyp, MID 260: Waldform, MID 267: Bestandesstruktur, MID 261: Entwicklungsstufe)</t>
+    <t>Classification of forests according to their establishment, structure and management into 17 classes («types»). In contrast to the forest typology with 12 classes, the forest typology with 17 classes defines each development stage (young growth to timber) as an individual class. Reference: Field Survey (MID 255: Nutzungskategorie, MID 257: Waldtyp nach Aufnahmeanleitung LFI, MID 260: Waldform, MID 267: Bestandesstruktur, MID 261: Entwicklungsstufe)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">cantone</t>
+      <t xml:space="preserve">canton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
+    <t>Regional demarcation with the cantons as a unit, with the two half-cantons, Basel-Land and Basel-Stadt, combined into one canton for statistical reasons.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -793,63 +793,63 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.283" bestFit="true" customWidth="true" style="0"/>
@@ -4297,51 +4297,51 @@
         <v>26.9</v>
       </c>
       <c r="AY31" s="6">
         <v>5</v>
       </c>
       <c r="AZ31" s="6">
         <v>32.4</v>
       </c>
       <c r="BA31" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:53" customHeight="1" ht="21.75">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1364632/546390</t>
           </r>
         </is>
       </c>
       <c r="B32" s="3"/>
       <c r="C32" s="3"/>
       <c r="D32" s="3"/>
       <c r="E32" s="3"/>
       <c r="F32" s="3"/>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3"/>
       <c r="K32" s="3"/>
@@ -4379,191 +4379,191 @@
       <c r="AQ32" s="3"/>
       <c r="AR32" s="3"/>
       <c r="AS32" s="3"/>
       <c r="AT32" s="3"/>
       <c r="AU32" s="3"/>
       <c r="AV32" s="3"/>
       <c r="AW32" s="3"/>
       <c r="AX32" s="3"/>
       <c r="AY32" s="3"/>
       <c r="AZ32" s="3"/>
       <c r="BA32" s="3"/>
     </row>
     <row r="35" spans="1:53">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">area basimetrica</t>
+            <t xml:space="preserve">basal area</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #92</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:53" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="38" spans="1:53">
       <c r="A38" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">tipo di bosco (17 classi)</t>
+            <t xml:space="preserve">forest type (17 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #501</t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" spans="1:53" customHeight="1" ht="29">
       <c r="A39" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="41" spans="1:53">
       <c r="A41" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">cantone</t>
+            <t xml:space="preserve">canton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="42" spans="1:53" customHeight="1" ht="29">
       <c r="A42" s="1" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="44" spans="1:53">
       <c r="A44" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+            <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="45" spans="1:53" customHeight="1" ht="29">
       <c r="A45" s="1" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="47" spans="1:53">
       <c r="A47" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="48" spans="1:53" customHeight="1" ht="29">
       <c r="A48" s="1" t="s">
         <v>67</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>