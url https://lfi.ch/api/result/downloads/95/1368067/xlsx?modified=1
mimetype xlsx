--- v1 (2026-01-11)
+++ v2 (2026-07-28)
@@ -14,344 +14,344 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>indicatore di zone di protezione delle acque sotterranee (2022)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Indikator Grundwasserschutzzone (2022)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione biogeografica</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: biogeografische Region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Wald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...30 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>non è zona di protezione delle acque sotterranee</t>
-[...5 lines deleted...]
-    <t>totale</t>
+    <t>keine Grundwasserschutzzone</t>
+  </si>
+  <si>
+    <t>Grundwasserschutzzone</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1368067/549826</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">indicatore di zone di protezione delle acque sotterranee (2022)</t>
+      <t xml:space="preserve">Indikator Grundwasserschutzzone (2022)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2638</t>
     </r>
   </si>
   <si>
-    <t>Ubicazione all'interno/all'esterno di una zona di protezione delle acque sotterranee. Queste zone vengono designate dai Cantoni intorno alle sorgenti di acque sotterranee e alle installazioni di accumulo delle acque sotterranee, che sono di interesse pubblico e servono a proteggere le acque potabili. A dipendenza della zona di protezione, si applicano diverse limitazioni alla proprietà e requisiti di gestione rigorosi. La variabile riflette le categorie di zone di protezione applicabili dal 2016 in conformità all'art. 121 dell'Ordinanza sulla protezione delle acque (RS 814.201) e lo stato di designazione da parte dei Cantoni all'8 luglio 2022 (scaricare i dati da geodienste.ch). Stato dei dati: 8.7.2022 (Download von geodienste.ch).</t>
+    <t>Lage innerhalb/ausserhalb einer Grundwasserschutzzone. Die Grundwasserschutzzonen werden von den Kantonen um die im öffentlichen Interesse liegenden Grundwasserfassungen und Grundwasseranreicherungsanlagen ausgeschieden und dienen dem Schutz des Trinkwassers. Die Indikatorvariable fasst die verschiedenen seit 2016 geltenden Schutzzonenkategorien gemäss Art. 121 der Gewässerschutzverordnung (SR 814.201) zu einer Klasse zusammen. Stand der Daten: 8.7.2022 (Download von geodienste.ch).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione biogeografica</t>
+      <t xml:space="preserve">biogeografische Region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco</t>
+      <t xml:space="preserve">Wald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #484</t>
     </r>
   </si>
   <si>
-    <t>Superficie che soddisfa la definizione di bosco secondo l'IFN, che è dunque «bosco esclusi gli arbusteti» o «arbusteto».</t>
+    <t>Fläche, die die Walddefinition des LFI erfüllt, also «Wald ohne Gebüschwald» oder «Gebüschwald» ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -703,51 +703,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1058,235 +1058,235 @@
         <v>201.7</v>
       </c>
       <c r="M16" s="6">
         <v>2</v>
       </c>
       <c r="N16" s="6">
         <v>1327.1</v>
       </c>
       <c r="O16" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1368067/549826</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">indicatore di zone di protezione delle acque sotterranee (2022)</t>
+            <t xml:space="preserve">Indikator Grundwasserschutzzone (2022)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2638</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione biogeografica</t>
+            <t xml:space="preserve">biogeografische Region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco</t>
+            <t xml:space="preserve">Wald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #484</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>