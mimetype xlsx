--- v0 (2026-07-25)
+++ v1 (2026-07-26)
@@ -17,128 +17,128 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>surface forestière</t>
+    <t>superficie forestale</t>
   </si>
   <si>
-    <t>type de forêt (3 classes) · certification</t>
+    <t>tipo di bosco (3 classi) · stato della certificazione</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: canton</t>
+      <t xml:space="preserve">: cantone</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, total de colonne</t>
+      <t xml:space="preserve">: %, totale colonna</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">insieme analizzato</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible IFN4/IFN5</t>
+      <t xml:space="preserve">: bosco accessibile IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">reticolo</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
+    <t>stato 2018/26</t>
   </si>
   <si>
-    <t>canton</t>
+    <t>cantone</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,302 +172,302 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Suisse</t>
+    <t>Svizzera</t>
   </si>
   <si>
-    <t>type de forêt (3 classes)</t>
+    <t>tipo di bosco (3 classi)</t>
   </si>
   <si>
-    <t>certification</t>
+    <t>stato della certificazione</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>pas de certification prévue</t>
+    <t>certificazione non prevista</t>
   </si>
   <si>
-    <t>certification prévue</t>
+    <t>certificazione prevista</t>
   </si>
   <si>
-    <t>certification en cours</t>
+    <t>certificazione in corso</t>
   </si>
   <si>
-    <t>certification d'entreprise en vigueur</t>
+    <t>certificazione dell'azienda in vigore</t>
   </si>
   <si>
-    <t>certification de groupe en vigueur</t>
+    <t>certificazione di gruppo in vigore</t>
   </si>
   <si>
-    <t>certification d'entreprise et de groupe en vigueur</t>
+    <t>certificazione dell'azienda e di gruppo in vigore</t>
   </si>
   <si>
-    <t>certification expirée, pas de renouvellement</t>
+    <t>certificazione scaduta, nessun rinnovamento previsto</t>
   </si>
   <si>
-    <t>total</t>
+    <t>totale</t>
   </si>
   <si>
-    <t>forêt accessible sans la forêt buissonnante</t>
+    <t>bosco accessibile esclusi gli arbusteti</t>
   </si>
   <si>
-    <t>forêt inaccessible sans la forêt buissonnante</t>
+    <t>bosco non accessibile esclusi gli arbusteti</t>
   </si>
   <si>
-    <t>forêt buissonnante</t>
+    <t>arbusteti</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1378022/559784</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface forestière</t>
+      <t xml:space="preserve">superficie forestale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
+    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">type de forêt (3 classes)</t>
+      <t xml:space="preserve">tipo di bosco (3 classi)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1323</t>
     </r>
   </si>
   <si>
-    <t>En fonction de la décision pour délimiter la forêt et les surfaces hors forêt, ainsi que de l'accessibilité, répartition des forêts dans les trois classes «forêt accessible sans la forêt buissonnante», «forêt inaccessible sans la forêt buissonnante» et «forêt buissonnante».</t>
+    <t>Suddivisione del bosco in base alla decisione di bosco e all'accessibilità nelle tre classi «bosco accessibile esclusi gli arbusteti», «bosco inaccessibile esclusi gli arbusteti» e «arbusteti».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">certification</t>
+      <t xml:space="preserve">stato della certificazione</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #689</t>
     </r>
   </si>
   <si>
-    <t>Stade d'avancement et type de certification. Source: enquête auprès des services forestiers (MID 319: Type de certification)</t>
+    <t>Stato e tipo di certificazione. Fonte: inchiesta presso il servizio forestale (MID 319: Art der Zertifizierung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">canton</t>
+      <t xml:space="preserve">cantone</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Découpage régional dont les cantons constituent l'unité. Pour des raisons statistiques, les deux demi-cantons de Bâle-Campagne et Bâle-Ville sont regroupés en un seul canton.</t>
+    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible IFN4/IFN5</t>
+      <t xml:space="preserve">bosco accessibile IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2608</t>
     </r>
   </si>
   <si>
-    <t>Zone correspondant à la définition forestière de l'IFN, c'est-à-dire «forêt sans la forêt buissonnante» ou «forêt buissonnante», à la fois dans l'IFN4 (2009-2017) et dans l'IFN5 (2018-2026), et atteignable à pied.</t>
+    <t>Area che soddisfa la definizione di bosco dell'IFN sia nell'IFN4 (2009-2017) che nell'IFN5 (2018-2026), ossia che è «bosco esclusi gli arbusteti» o «arbusteto» ed è stata raggiunta a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 di 9 sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -819,52 +819,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BB77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="60.128" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="51.845" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="62.413" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -8558,51 +8558,51 @@
         <v>100.0</v>
       </c>
       <c r="AZ57" s="6" t="s">
         <v>40</v>
       </c>
       <c r="BA57" s="6">
         <v>100.0</v>
       </c>
       <c r="BB57" s="6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="58" spans="1:54" customHeight="1" ht="21.75">
       <c r="A58" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1378022/559784</t>
           </r>
         </is>
       </c>
       <c r="C58" s="3"/>
       <c r="D58" s="3"/>
       <c r="E58" s="3"/>
       <c r="F58" s="3"/>
       <c r="G58" s="3"/>
       <c r="H58" s="3"/>
       <c r="I58" s="3"/>
       <c r="J58" s="3"/>
       <c r="K58" s="3"/>
       <c r="L58" s="3"/>
@@ -8640,226 +8640,226 @@
       <c r="AR58" s="3"/>
       <c r="AS58" s="3"/>
       <c r="AT58" s="3"/>
       <c r="AU58" s="3"/>
       <c r="AV58" s="3"/>
       <c r="AW58" s="3"/>
       <c r="AX58" s="3"/>
       <c r="AY58" s="3"/>
       <c r="AZ58" s="3"/>
       <c r="BA58" s="3"/>
       <c r="BB58" s="3"/>
     </row>
     <row r="61" spans="1:54">
       <c r="A61" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface forestière</t>
+            <t xml:space="preserve">superficie forestale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="62" spans="1:54" customHeight="1" ht="29">
       <c r="A62" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="64" spans="1:54">
       <c r="A64" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">type de forêt (3 classes)</t>
+            <t xml:space="preserve">tipo di bosco (3 classi)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1323</t>
           </r>
         </is>
       </c>
     </row>
     <row r="65" spans="1:54" customHeight="1" ht="29">
       <c r="A65" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="67" spans="1:54">
       <c r="A67" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">certification</t>
+            <t xml:space="preserve">stato della certificazione</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #689</t>
           </r>
         </is>
       </c>
     </row>
     <row r="68" spans="1:54" customHeight="1" ht="29">
       <c r="A68" s="1" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="70" spans="1:54">
       <c r="A70" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">canton</t>
+            <t xml:space="preserve">cantone</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="71" spans="1:54" customHeight="1" ht="29">
       <c r="A71" s="1" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="73" spans="1:54">
       <c r="A73" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible IFN4/IFN5</t>
+            <t xml:space="preserve">bosco accessibile IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2608</t>
           </r>
         </is>
       </c>
     </row>
     <row r="74" spans="1:54" customHeight="1" ht="29">
       <c r="A74" s="1" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="76" spans="1:54">
       <c r="A76" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="77" spans="1:54" customHeight="1" ht="29">
       <c r="A77" s="1" t="s">
         <v>64</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BB1"/>
     <mergeCell ref="A2:BB2"/>