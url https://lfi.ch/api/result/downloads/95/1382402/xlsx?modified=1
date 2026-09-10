--- v0 (2025-12-08)
+++ v1 (2026-09-10)
@@ -1,445 +1,359 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
-[...99 lines deleted...]
-    <t>Switzerland</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+  <si>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>volume di legno morto (legno commerciabile), a terra</t>
+  </si>
+  <si>
+    <t>fasce vegetazionali NaiS (6 classi)</t>
+  </si>
+  <si>
+    <t>suddivisione regionale: regione di produzione</t>
+  </si>
+  <si>
+    <t>unità: m³/ha</t>
+  </si>
+  <si>
+    <t>insieme analizzato: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+  </si>
+  <si>
+    <t>reticolo: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione di produzione</t>
+  </si>
+  <si>
+    <t>Giura</t>
+  </si>
+  <si>
+    <t>Altopiano</t>
+  </si>
+  <si>
+    <t>Prealpi</t>
+  </si>
+  <si>
+    <t>Alpi</t>
+  </si>
+  <si>
+    <t>Sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>m³/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>upper subalpine</t>
-[...188 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>subalpina superiore</t>
+  </si>
+  <si>
+    <t>subalpina</t>
+  </si>
+  <si>
+    <t>altimontana</t>
+  </si>
+  <si>
+    <t>montana inferiore e superiore</t>
+  </si>
+  <si>
+    <t>submontana</t>
+  </si>
+  <si>
+    <t>iperinsubrica e collinare</t>
+  </si>
+  <si>
+    <t>totale</t>
+  </si>
+  <si>
+    <t>© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">reticolo: </t>
+  </si>
+  <si>
+    <t>reticolo 1,4 km, sottoreticoli 1 a 5 [1746]
+Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">insieme analizzato: </t>
+  </si>
+  <si>
+    <t>bosco accessibile esclusi gli arbusteti IFN4/IFN5 [2282]
+Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">suddivisione regionale: </t>
+  </si>
+  <si>
+    <t>regione di produzione [PRODREG, 49]
+Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>volume di legno morto (legno commerciabile), a terra [417], m³
+Volume del legno morto a terra a partire da 7 cm di diametro (legno commerciabile), compresi i pezzi di legno commerciabile nei mucchi di rami.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 29.04.2023 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t>superficie [1], ha
+Fläche.</t>
+  </si>
+  <si>
+    <t>gerechnet am 27.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>pro Hektar [1] - bosco accessibile esclusi gli arbusteti IFN4/IFN5 [2282]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>fasce vegetazionali NaiS (6 classi) [NAISHSTKOMB6KL, 2633]
+Fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005), ridotto a sei classi. Questa variabile rappresenta una semplificazione delle fasce vegetazionali NaiS in dieci classi (NAISHSTKOMB), per cui le classi «iperinsubrica», «collinare» e «collinare con faggio» vengono riunite nella classe «iperinsubrica e collinare», mentre le fasce «montana inferiore», «montana superiore» e «montana inferiore/superiore» vengono riunite nella classe «montana inferiore e superiore». Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021).</t>
+  </si>
+  <si>
+    <t>gerechnet am 13.05.2024 07:19:14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>nessuna indicazione, subalpina superiore, subalpina, altimontana, montana inferiore e superiore, submontana, iperinsubrica e collinare, totale</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">altri: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -700,775 +614,1051 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M37"/>
+  <dimension ref="A1:M46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B22" sqref="B22:M46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="57.557" bestFit="true" customWidth="true" style="0"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="7" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8" customWidth="true" style="0"/>
+    <col min="5" max="5" width="5" customWidth="true" style="0"/>
+    <col min="6" max="6" width="7" customWidth="true" style="0"/>
+    <col min="7" max="7" width="4" customWidth="true" style="0"/>
+    <col min="8" max="8" width="7" customWidth="true" style="0"/>
+    <col min="9" max="9" width="4" customWidth="true" style="0"/>
+    <col min="10" max="10" width="11" customWidth="true" style="0"/>
+    <col min="11" max="11" width="8" customWidth="true" style="0"/>
+    <col min="12" max="12" width="8" customWidth="true" style="0"/>
+    <col min="13" max="13" width="5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...9 lines deleted...]
-      <c r="M10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
+      <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>0.0</v>
       </c>
-      <c r="C14" s="6" t="s">
+      <c r="C14" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>0.0</v>
       </c>
-      <c r="E14" s="6" t="s">
+      <c r="E14" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>0.0</v>
       </c>
-      <c r="G14" s="6" t="s">
+      <c r="G14" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>19.1</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>26</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>18.6</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>43</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>19.0</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>0.0</v>
       </c>
-      <c r="C15" s="6" t="s">
+      <c r="C15" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>202.0</v>
       </c>
-      <c r="E15" s="6" t="s">
+      <c r="E15" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>42.7</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>34</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>29.2</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>11</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>15.3</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>41</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>28.8</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>0.0</v>
       </c>
-      <c r="C16" s="6" t="s">
+      <c r="C16" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>58.6</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>33</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>30.4</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>24</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>39.0</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>9</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>22.6</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>24</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>34.9</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>25.8</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>10</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>25.0</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>15</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>37.1</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>11</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>41.7</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>13</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>10.2</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>20</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>30.9</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>23.8</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="5">
         <v>12</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="5">
         <v>15.9</v>
       </c>
-      <c r="E18" s="6">
+      <c r="E18" s="5">
         <v>12</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>22.8</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G18" s="5">
         <v>23</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="5">
         <v>22.5</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I18" s="5">
         <v>31</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="5">
         <v>0.0</v>
       </c>
-      <c r="K18" s="6" t="s">
+      <c r="K18" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L18" s="6">
+      <c r="L18" s="5">
         <v>18.6</v>
       </c>
-      <c r="M18" s="6">
+      <c r="M18" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="6">
+      <c r="B19" s="5">
         <v>2.0</v>
       </c>
-      <c r="C19" s="6">
+      <c r="C19" s="5">
         <v>70</v>
       </c>
-      <c r="D19" s="6">
+      <c r="D19" s="5">
         <v>16.7</v>
       </c>
-      <c r="E19" s="6">
+      <c r="E19" s="5">
         <v>54</v>
       </c>
-      <c r="F19" s="6">
+      <c r="F19" s="5">
         <v>0.0</v>
       </c>
-      <c r="G19" s="6" t="s">
+      <c r="G19" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H19" s="6">
+      <c r="H19" s="5">
         <v>18.0</v>
       </c>
-      <c r="I19" s="6">
+      <c r="I19" s="5">
         <v>27</v>
       </c>
-      <c r="J19" s="6">
+      <c r="J19" s="5">
         <v>27.5</v>
       </c>
-      <c r="K19" s="6">
+      <c r="K19" s="5">
         <v>15</v>
       </c>
-      <c r="L19" s="6">
+      <c r="L19" s="5">
         <v>25.1</v>
       </c>
-      <c r="M19" s="6">
+      <c r="M19" s="5">
         <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="6">
+      <c r="B20" s="5">
         <v>24.8</v>
       </c>
-      <c r="C20" s="6">
+      <c r="C20" s="5">
         <v>8</v>
       </c>
-      <c r="D20" s="6">
+      <c r="D20" s="5">
         <v>19.1</v>
       </c>
-      <c r="E20" s="6">
+      <c r="E20" s="5">
         <v>9</v>
       </c>
-      <c r="F20" s="6">
+      <c r="F20" s="5">
         <v>35.6</v>
       </c>
-      <c r="G20" s="6">
+      <c r="G20" s="5">
         <v>9</v>
       </c>
-      <c r="H20" s="6">
+      <c r="H20" s="5">
         <v>34.1</v>
       </c>
-      <c r="I20" s="6">
+      <c r="I20" s="5">
         <v>6</v>
       </c>
-      <c r="J20" s="6">
+      <c r="J20" s="5">
         <v>19.5</v>
       </c>
-      <c r="K20" s="6">
+      <c r="K20" s="5">
         <v>11</v>
       </c>
-      <c r="L20" s="6">
+      <c r="L20" s="5">
         <v>28.1</v>
       </c>
-      <c r="M20" s="6">
+      <c r="M20" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="21.75">
-      <c r="A21" t="inlineStr">
-[...38 lines deleted...]
-      <c r="M21" s="3"/>
+      <c r="A21" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="2"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="2"/>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2"/>
+      <c r="H21" s="2"/>
+      <c r="I21" s="2"/>
+      <c r="J21" s="2"/>
+      <c r="K21" s="2"/>
+      <c r="L21" s="2"/>
+      <c r="M21" s="2"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="6"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
     </row>
     <row r="27" spans="1:13">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="A28" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+    </row>
+    <row r="29" spans="1:13">
+      <c r="A29" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
     </row>
     <row r="30" spans="1:13">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="A32" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
     </row>
     <row r="33" spans="1:13">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
     </row>
     <row r="36" spans="1:13">
-      <c r="A36" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A36" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+    </row>
+    <row r="42" spans="1:13">
+      <c r="A42" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+    </row>
+    <row r="43" spans="1:13">
+      <c r="A43" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+    </row>
+    <row r="44" spans="1:13">
+      <c r="A44" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+    </row>
+    <row r="45" spans="1:13">
+      <c r="A45" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
+    </row>
+    <row r="46" spans="1:13">
+      <c r="A46" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+      <c r="J46" s="7"/>
+      <c r="K46" s="7"/>
+      <c r="L46" s="7"/>
+      <c r="M46" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A6:M6"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="B10:M10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A21:M21"/>
-    <mergeCell ref="A24:M24"/>
-[...8 lines deleted...]
-    <mergeCell ref="A37:M37"/>
+    <mergeCell ref="A22:M22"/>
+    <mergeCell ref="B23:M23"/>
+    <mergeCell ref="B24:M24"/>
+    <mergeCell ref="B25:M25"/>
+    <mergeCell ref="B26:M26"/>
+    <mergeCell ref="B27:M27"/>
+    <mergeCell ref="B28:M28"/>
+    <mergeCell ref="B29:M29"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="B31:M31"/>
+    <mergeCell ref="B32:M32"/>
+    <mergeCell ref="B33:M33"/>
+    <mergeCell ref="B34:M34"/>
+    <mergeCell ref="B35:M35"/>
+    <mergeCell ref="B36:M36"/>
+    <mergeCell ref="B37:M37"/>
+    <mergeCell ref="B38:M38"/>
+    <mergeCell ref="B39:M39"/>
+    <mergeCell ref="B40:M40"/>
+    <mergeCell ref="B41:M41"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="B44:M44"/>
+    <mergeCell ref="B45:M45"/>
+    <mergeCell ref="B46:M46"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>