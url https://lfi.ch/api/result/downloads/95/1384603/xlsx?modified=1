--- v0 (2026-01-07)
+++ v1 (2026-07-24)
@@ -17,377 +17,377 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>surface forestière</t>
-[...2 lines deleted...]
-    <t>déclivité (classes de 20%)</t>
+    <t>superficie forestale</t>
+  </si>
+  <si>
+    <t>pendenza (classi di 20%)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: région économique</t>
+      <t xml:space="preserve">: regione economica</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, total de colonne</t>
+      <t xml:space="preserve">: %, totale colonna</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">insieme analizzato</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt protectrice (2022): forêt</t>
+      <t xml:space="preserve">: bosco di protezione (2022): bosco</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">reticolo</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
-[...47 lines deleted...]
-    <t>Suisse</t>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione economica</t>
+  </si>
+  <si>
+    <t>Giura Ovest</t>
+  </si>
+  <si>
+    <t>Giura Est</t>
+  </si>
+  <si>
+    <t>Altopiano Ovest</t>
+  </si>
+  <si>
+    <t>Altopiano Centro</t>
+  </si>
+  <si>
+    <t>Altopiano Est</t>
+  </si>
+  <si>
+    <t>Prealpi Ovest</t>
+  </si>
+  <si>
+    <t>Prealpi Centro</t>
+  </si>
+  <si>
+    <t>Prealpi Est</t>
+  </si>
+  <si>
+    <t>Alpi Nord-Ovest</t>
+  </si>
+  <si>
+    <t>Alpi Centro</t>
+  </si>
+  <si>
+    <t>Alpi Nord-Est</t>
+  </si>
+  <si>
+    <t>Alpi Sud-Ovest</t>
+  </si>
+  <si>
+    <t>Alpi Sud-Est</t>
+  </si>
+  <si>
+    <t>Sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>=20%</t>
-[...11 lines deleted...]
-    <t>81-100%</t>
+    <t>fino al 20%</t>
+  </si>
+  <si>
+    <t>21-40 %</t>
+  </si>
+  <si>
+    <t>41-60 %</t>
+  </si>
+  <si>
+    <t>61-80 %</t>
+  </si>
+  <si>
+    <t>81-100 %</t>
   </si>
   <si>
     <t>&gt;100%</t>
   </si>
   <si>
-    <t>total</t>
+    <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1384603/566370</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface forestière</t>
+      <t xml:space="preserve">superficie forestale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
+    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">déclivité (classes de 20%)</t>
+      <t xml:space="preserve">pendenza (classi di 20%)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1083</t>
     </r>
   </si>
   <si>
-    <t>Inclinaison de la pente en classes de 20%. Source: modèle numérique du terrain MNT25 de Swisstopo</t>
+    <t>Pendenza in classi di 20%. Fonte: modello digitale DHm²5 di Swisstopo</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région économique</t>
+      <t xml:space="preserve">regione economica</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
+    <t>Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt protectrice (2022): forêt</t>
+      <t xml:space="preserve">bosco di protezione (2022): bosco</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2653</t>
     </r>
   </si>
   <si>
-    <t>Forêt (c'est-à-dire «forêt sans la forêt buissonnante» ou «forêt buissonnante») située à l'intérieur d'une forêt protectrice délimitée en 2022 par les cantons selon les critères harmonisés de Silvaprotect-CH (Losey et Wehrli 2013).</t>
+    <t>Bosco (ossia «bosco esclusi gli arbusteti» o «arbusteto») che si trova nel perimetro dei boschi di protezione definito dai cantoni nel 2022 in base ai criteri armonizzati di SilvaProtect-CH (Losey &amp; Wehrli 2013)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 di 9 sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -406,66 +406,63 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" quotePrefix="1" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -742,51 +739,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="33.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -1012,820 +1009,820 @@
         <v>25</v>
       </c>
       <c r="Z12" s="4" t="s">
         <v>24</v>
       </c>
       <c r="AA12" s="4" t="s">
         <v>25</v>
       </c>
       <c r="AB12" s="4" t="s">
         <v>24</v>
       </c>
       <c r="AC12" s="4" t="s">
         <v>25</v>
       </c>
       <c r="AD12" s="4" t="s">
         <v>24</v>
       </c>
       <c r="AE12" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="B13" s="7">
-[...86 lines deleted...]
-      <c r="AE13" s="7" t="s">
+      <c r="B13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="D13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="E13" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="F13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="G13" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="H13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="I13" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="K13" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="L13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="M13" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="N13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="O13" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="P13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="Q13" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="R13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="S13" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="T13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="U13" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="V13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="W13" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="X13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="Y13" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AA13" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AC13" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AE13" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:31">
-      <c r="A14" s="6" t="s">
+      <c r="A14" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="B14" s="7">
+      <c r="B14" s="6">
         <v>3.7</v>
       </c>
-      <c r="C14" s="7">
+      <c r="C14" s="6">
         <v>2.1</v>
       </c>
-      <c r="D14" s="7">
+      <c r="D14" s="6">
         <v>8.3</v>
       </c>
-      <c r="E14" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F14" s="7">
+      <c r="E14" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="F14" s="6">
         <v>41.2</v>
       </c>
-      <c r="G14" s="7">
+      <c r="G14" s="6">
         <v>14.2</v>
       </c>
-      <c r="H14" s="7">
+      <c r="H14" s="6">
         <v>10.0</v>
       </c>
-      <c r="I14" s="7">
+      <c r="I14" s="6">
         <v>6.7</v>
       </c>
-      <c r="J14" s="7">
+      <c r="J14" s="6">
         <v>16.1</v>
       </c>
-      <c r="K14" s="7">
+      <c r="K14" s="6">
         <v>6.0</v>
       </c>
-      <c r="L14" s="7">
+      <c r="L14" s="6">
         <v>6.3</v>
       </c>
-      <c r="M14" s="7">
+      <c r="M14" s="6">
         <v>2.7</v>
       </c>
-      <c r="N14" s="7">
+      <c r="N14" s="6">
         <v>9.9</v>
       </c>
-      <c r="O14" s="7">
+      <c r="O14" s="6">
         <v>2.5</v>
       </c>
-      <c r="P14" s="7">
+      <c r="P14" s="6">
         <v>10.8</v>
       </c>
-      <c r="Q14" s="7">
+      <c r="Q14" s="6">
         <v>2.9</v>
       </c>
-      <c r="R14" s="7">
+      <c r="R14" s="6">
         <v>2.4</v>
       </c>
-      <c r="S14" s="7">
+      <c r="S14" s="6">
         <v>1.4</v>
       </c>
-      <c r="T14" s="7">
+      <c r="T14" s="6">
         <v>1.9</v>
       </c>
-      <c r="U14" s="7" t="s">
-[...2 lines deleted...]
-      <c r="V14" s="7">
+      <c r="U14" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="V14" s="6">
         <v>3.0</v>
       </c>
-      <c r="W14" s="7">
+      <c r="W14" s="6">
         <v>2.1</v>
       </c>
-      <c r="X14" s="7">
+      <c r="X14" s="6">
         <v>0.4</v>
       </c>
-      <c r="Y14" s="7" t="s">
-[...2 lines deleted...]
-      <c r="Z14" s="7">
+      <c r="Y14" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z14" s="6">
         <v>2.5</v>
       </c>
-      <c r="AA14" s="7">
+      <c r="AA14" s="6">
         <v>1.0</v>
       </c>
-      <c r="AB14" s="7">
+      <c r="AB14" s="6">
         <v>1.0</v>
       </c>
-      <c r="AC14" s="7">
+      <c r="AC14" s="6">
         <v>0.5</v>
       </c>
-      <c r="AD14" s="7">
+      <c r="AD14" s="6">
         <v>4.1</v>
       </c>
-      <c r="AE14" s="7">
+      <c r="AE14" s="6">
         <v>0.5</v>
       </c>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="B15" s="7">
+      <c r="B15" s="6">
         <v>23.4</v>
       </c>
-      <c r="C15" s="7">
+      <c r="C15" s="6">
         <v>4.7</v>
       </c>
-      <c r="D15" s="7">
+      <c r="D15" s="6">
         <v>16.7</v>
       </c>
-      <c r="E15" s="7">
+      <c r="E15" s="6">
         <v>10.8</v>
       </c>
-      <c r="F15" s="7">
+      <c r="F15" s="6">
         <v>32.7</v>
       </c>
-      <c r="G15" s="7">
+      <c r="G15" s="6">
         <v>13.5</v>
       </c>
-      <c r="H15" s="7">
+      <c r="H15" s="6">
         <v>32.7</v>
       </c>
-      <c r="I15" s="7">
+      <c r="I15" s="6">
         <v>10.2</v>
       </c>
-      <c r="J15" s="7">
+      <c r="J15" s="6">
         <v>40.6</v>
       </c>
-      <c r="K15" s="7">
+      <c r="K15" s="6">
         <v>8.1</v>
       </c>
-      <c r="L15" s="7">
+      <c r="L15" s="6">
         <v>35.3</v>
       </c>
-      <c r="M15" s="7">
+      <c r="M15" s="6">
         <v>5.6</v>
       </c>
-      <c r="N15" s="7">
+      <c r="N15" s="6">
         <v>28.9</v>
       </c>
-      <c r="O15" s="7">
+      <c r="O15" s="6">
         <v>3.8</v>
       </c>
-      <c r="P15" s="7">
+      <c r="P15" s="6">
         <v>27.5</v>
       </c>
-      <c r="Q15" s="7">
+      <c r="Q15" s="6">
         <v>4.1</v>
       </c>
-      <c r="R15" s="7">
+      <c r="R15" s="6">
         <v>9.9</v>
       </c>
-      <c r="S15" s="7">
+      <c r="S15" s="6">
         <v>2.6</v>
       </c>
-      <c r="T15" s="7">
+      <c r="T15" s="6">
         <v>7.4</v>
       </c>
-      <c r="U15" s="7">
+      <c r="U15" s="6">
         <v>3.6</v>
       </c>
-      <c r="V15" s="7">
+      <c r="V15" s="6">
         <v>4.3</v>
       </c>
-      <c r="W15" s="7">
+      <c r="W15" s="6">
         <v>2.5</v>
       </c>
-      <c r="X15" s="7">
+      <c r="X15" s="6">
         <v>9.3</v>
       </c>
-      <c r="Y15" s="7">
+      <c r="Y15" s="6">
         <v>1.9</v>
       </c>
-      <c r="Z15" s="7">
+      <c r="Z15" s="6">
         <v>10.5</v>
       </c>
-      <c r="AA15" s="7">
+      <c r="AA15" s="6">
         <v>2.0</v>
       </c>
-      <c r="AB15" s="7">
+      <c r="AB15" s="6">
         <v>7.9</v>
       </c>
-      <c r="AC15" s="7">
+      <c r="AC15" s="6">
         <v>1.4</v>
       </c>
-      <c r="AD15" s="7">
+      <c r="AD15" s="6">
         <v>15.2</v>
       </c>
-      <c r="AE15" s="7">
+      <c r="AE15" s="6">
         <v>0.9</v>
       </c>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="B16" s="7">
+      <c r="B16" s="6">
         <v>42.4</v>
       </c>
-      <c r="C16" s="7">
+      <c r="C16" s="6">
         <v>5.5</v>
       </c>
-      <c r="D16" s="7">
+      <c r="D16" s="6">
         <v>58.3</v>
       </c>
-      <c r="E16" s="7">
+      <c r="E16" s="6">
         <v>14.3</v>
       </c>
-      <c r="F16" s="7">
+      <c r="F16" s="6">
         <v>26.1</v>
       </c>
-      <c r="G16" s="7">
+      <c r="G16" s="6">
         <v>12.9</v>
       </c>
-      <c r="H16" s="7">
+      <c r="H16" s="6">
         <v>33.3</v>
       </c>
-      <c r="I16" s="7">
+      <c r="I16" s="6">
         <v>10.3</v>
       </c>
-      <c r="J16" s="7">
+      <c r="J16" s="6">
         <v>35.1</v>
       </c>
-      <c r="K16" s="7">
+      <c r="K16" s="6">
         <v>7.9</v>
       </c>
-      <c r="L16" s="7">
+      <c r="L16" s="6">
         <v>32.3</v>
       </c>
-      <c r="M16" s="7">
+      <c r="M16" s="6">
         <v>5.6</v>
       </c>
-      <c r="N16" s="7">
+      <c r="N16" s="6">
         <v>23.8</v>
       </c>
-      <c r="O16" s="7">
+      <c r="O16" s="6">
         <v>3.5</v>
       </c>
-      <c r="P16" s="7">
+      <c r="P16" s="6">
         <v>33.0</v>
       </c>
-      <c r="Q16" s="7">
+      <c r="Q16" s="6">
         <v>4.4</v>
       </c>
-      <c r="R16" s="7">
+      <c r="R16" s="6">
         <v>31.7</v>
       </c>
-      <c r="S16" s="7">
+      <c r="S16" s="6">
         <v>4.0</v>
       </c>
-      <c r="T16" s="7">
+      <c r="T16" s="6">
         <v>14.6</v>
       </c>
-      <c r="U16" s="7">
+      <c r="U16" s="6">
         <v>4.8</v>
       </c>
-      <c r="V16" s="7">
+      <c r="V16" s="6">
         <v>27.1</v>
       </c>
-      <c r="W16" s="7">
+      <c r="W16" s="6">
         <v>5.3</v>
       </c>
-      <c r="X16" s="7">
+      <c r="X16" s="6">
         <v>33.9</v>
       </c>
-      <c r="Y16" s="7">
+      <c r="Y16" s="6">
         <v>3.1</v>
       </c>
-      <c r="Z16" s="7">
+      <c r="Z16" s="6">
         <v>33.6</v>
       </c>
-      <c r="AA16" s="7">
+      <c r="AA16" s="6">
         <v>3.0</v>
       </c>
-      <c r="AB16" s="7">
+      <c r="AB16" s="6">
         <v>28.9</v>
       </c>
-      <c r="AC16" s="7">
+      <c r="AC16" s="6">
         <v>2.4</v>
       </c>
-      <c r="AD16" s="7">
+      <c r="AD16" s="6">
         <v>31.1</v>
       </c>
-      <c r="AE16" s="7">
+      <c r="AE16" s="6">
         <v>1.2</v>
       </c>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="B17" s="7">
+      <c r="B17" s="6">
         <v>25.7</v>
       </c>
-      <c r="C17" s="7">
+      <c r="C17" s="6">
         <v>4.9</v>
       </c>
-      <c r="D17" s="7">
+      <c r="D17" s="6">
         <v>16.7</v>
       </c>
-      <c r="E17" s="7">
+      <c r="E17" s="6">
         <v>10.8</v>
       </c>
-      <c r="F17" s="7">
-[...5 lines deleted...]
-      <c r="H17" s="7">
+      <c r="F17" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="G17" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="H17" s="6">
         <v>24.0</v>
       </c>
-      <c r="I17" s="7">
+      <c r="I17" s="6">
         <v>9.4</v>
       </c>
-      <c r="J17" s="7">
+      <c r="J17" s="6">
         <v>8.2</v>
       </c>
-      <c r="K17" s="7">
+      <c r="K17" s="6">
         <v>4.5</v>
       </c>
-      <c r="L17" s="7">
+      <c r="L17" s="6">
         <v>15.8</v>
       </c>
-      <c r="M17" s="7">
+      <c r="M17" s="6">
         <v>4.2</v>
       </c>
-      <c r="N17" s="7">
+      <c r="N17" s="6">
         <v>25.3</v>
       </c>
-      <c r="O17" s="7">
+      <c r="O17" s="6">
         <v>3.6</v>
       </c>
-      <c r="P17" s="7">
+      <c r="P17" s="6">
         <v>18.5</v>
       </c>
-      <c r="Q17" s="7">
+      <c r="Q17" s="6">
         <v>3.6</v>
       </c>
-      <c r="R17" s="7">
+      <c r="R17" s="6">
         <v>33.7</v>
       </c>
-      <c r="S17" s="7">
+      <c r="S17" s="6">
         <v>4.1</v>
       </c>
-      <c r="T17" s="7">
+      <c r="T17" s="6">
         <v>44.0</v>
       </c>
-      <c r="U17" s="7">
+      <c r="U17" s="6">
         <v>6.8</v>
       </c>
-      <c r="V17" s="7">
+      <c r="V17" s="6">
         <v>30.0</v>
       </c>
-      <c r="W17" s="7">
+      <c r="W17" s="6">
         <v>5.5</v>
       </c>
-      <c r="X17" s="7">
+      <c r="X17" s="6">
         <v>34.3</v>
       </c>
-      <c r="Y17" s="7">
+      <c r="Y17" s="6">
         <v>3.1</v>
       </c>
-      <c r="Z17" s="7">
+      <c r="Z17" s="6">
         <v>35.7</v>
       </c>
-      <c r="AA17" s="7">
+      <c r="AA17" s="6">
         <v>3.1</v>
       </c>
-      <c r="AB17" s="7">
+      <c r="AB17" s="6">
         <v>29.2</v>
       </c>
-      <c r="AC17" s="7">
+      <c r="AC17" s="6">
         <v>2.4</v>
       </c>
-      <c r="AD17" s="7">
+      <c r="AD17" s="6">
         <v>29.1</v>
       </c>
-      <c r="AE17" s="7">
+      <c r="AE17" s="6">
         <v>1.1</v>
       </c>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="B18" s="7">
+      <c r="B18" s="6">
         <v>3.6</v>
       </c>
-      <c r="C18" s="7">
+      <c r="C18" s="6">
         <v>2.0</v>
       </c>
-      <c r="D18" s="7">
-[...23 lines deleted...]
-      <c r="L18" s="7">
+      <c r="D18" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="E18" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="F18" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="G18" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="H18" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="I18" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="J18" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="K18" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="L18" s="6">
         <v>4.9</v>
       </c>
-      <c r="M18" s="7">
+      <c r="M18" s="6">
         <v>2.4</v>
       </c>
-      <c r="N18" s="7">
+      <c r="N18" s="6">
         <v>6.6</v>
       </c>
-      <c r="O18" s="7">
+      <c r="O18" s="6">
         <v>2.0</v>
       </c>
-      <c r="P18" s="7">
+      <c r="P18" s="6">
         <v>7.9</v>
       </c>
-      <c r="Q18" s="7">
+      <c r="Q18" s="6">
         <v>2.4</v>
       </c>
-      <c r="R18" s="7">
+      <c r="R18" s="6">
         <v>15.9</v>
       </c>
-      <c r="S18" s="7">
+      <c r="S18" s="6">
         <v>3.2</v>
       </c>
-      <c r="T18" s="7">
+      <c r="T18" s="6">
         <v>20.8</v>
       </c>
-      <c r="U18" s="7">
+      <c r="U18" s="6">
         <v>5.6</v>
       </c>
-      <c r="V18" s="7">
+      <c r="V18" s="6">
         <v>14.9</v>
       </c>
-      <c r="W18" s="7">
+      <c r="W18" s="6">
         <v>4.3</v>
       </c>
-      <c r="X18" s="7">
+      <c r="X18" s="6">
         <v>14.9</v>
       </c>
-      <c r="Y18" s="7">
+      <c r="Y18" s="6">
         <v>2.3</v>
       </c>
-      <c r="Z18" s="7">
+      <c r="Z18" s="6">
         <v>12.1</v>
       </c>
-      <c r="AA18" s="7">
+      <c r="AA18" s="6">
         <v>2.1</v>
       </c>
-      <c r="AB18" s="7">
+      <c r="AB18" s="6">
         <v>20.4</v>
       </c>
-      <c r="AC18" s="7">
+      <c r="AC18" s="6">
         <v>2.1</v>
       </c>
-      <c r="AD18" s="7">
+      <c r="AD18" s="6">
         <v>13.0</v>
       </c>
-      <c r="AE18" s="7">
+      <c r="AE18" s="6">
         <v>0.8</v>
       </c>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="B19" s="7">
+      <c r="B19" s="6">
         <v>1.2</v>
       </c>
-      <c r="C19" s="7" t="s">
-[...26 lines deleted...]
-      <c r="L19" s="7">
+      <c r="C19" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="D19" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="E19" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="F19" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="G19" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="H19" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="I19" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="J19" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="K19" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="L19" s="6">
         <v>5.4</v>
       </c>
-      <c r="M19" s="7">
+      <c r="M19" s="6">
         <v>2.6</v>
       </c>
-      <c r="N19" s="7">
+      <c r="N19" s="6">
         <v>5.5</v>
       </c>
-      <c r="O19" s="7">
+      <c r="O19" s="6">
         <v>1.9</v>
       </c>
-      <c r="P19" s="7">
+      <c r="P19" s="6">
         <v>2.4</v>
       </c>
-      <c r="Q19" s="7">
+      <c r="Q19" s="6">
         <v>1.4</v>
       </c>
-      <c r="R19" s="7">
+      <c r="R19" s="6">
         <v>6.3</v>
       </c>
-      <c r="S19" s="7">
+      <c r="S19" s="6">
         <v>2.2</v>
       </c>
-      <c r="T19" s="7">
+      <c r="T19" s="6">
         <v>11.3</v>
       </c>
-      <c r="U19" s="7">
+      <c r="U19" s="6">
         <v>4.3</v>
       </c>
-      <c r="V19" s="7">
+      <c r="V19" s="6">
         <v>20.7</v>
       </c>
-      <c r="W19" s="7">
+      <c r="W19" s="6">
         <v>4.9</v>
       </c>
-      <c r="X19" s="7">
+      <c r="X19" s="6">
         <v>7.2</v>
       </c>
-      <c r="Y19" s="7">
+      <c r="Y19" s="6">
         <v>1.7</v>
       </c>
-      <c r="Z19" s="7">
+      <c r="Z19" s="6">
         <v>5.7</v>
       </c>
-      <c r="AA19" s="7">
+      <c r="AA19" s="6">
         <v>1.5</v>
       </c>
-      <c r="AB19" s="7">
+      <c r="AB19" s="6">
         <v>12.5</v>
       </c>
-      <c r="AC19" s="7">
+      <c r="AC19" s="6">
         <v>1.7</v>
       </c>
-      <c r="AD19" s="7">
+      <c r="AD19" s="6">
         <v>7.6</v>
       </c>
-      <c r="AE19" s="7">
+      <c r="AE19" s="6">
         <v>0.7</v>
       </c>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="B20" s="7">
+      <c r="B20" s="6">
         <v>100.0</v>
       </c>
-      <c r="C20" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D20" s="7">
+      <c r="C20" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="D20" s="6">
         <v>100.0</v>
       </c>
-      <c r="E20" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F20" s="7">
+      <c r="E20" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="F20" s="6">
         <v>100.0</v>
       </c>
-      <c r="G20" s="7" t="s">
-[...2 lines deleted...]
-      <c r="H20" s="7">
+      <c r="G20" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="H20" s="6">
         <v>100.0</v>
       </c>
-      <c r="I20" s="7" t="s">
-[...2 lines deleted...]
-      <c r="J20" s="7">
+      <c r="I20" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="J20" s="6">
         <v>100.0</v>
       </c>
-      <c r="K20" s="7" t="s">
-[...2 lines deleted...]
-      <c r="L20" s="7">
+      <c r="K20" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="L20" s="6">
         <v>100.0</v>
       </c>
-      <c r="M20" s="7" t="s">
-[...2 lines deleted...]
-      <c r="N20" s="7">
+      <c r="M20" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="N20" s="6">
         <v>100.0</v>
       </c>
-      <c r="O20" s="7" t="s">
-[...2 lines deleted...]
-      <c r="P20" s="7">
+      <c r="O20" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="P20" s="6">
         <v>100.0</v>
       </c>
-      <c r="Q20" s="7" t="s">
-[...2 lines deleted...]
-      <c r="R20" s="7">
+      <c r="Q20" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="R20" s="6">
         <v>100.0</v>
       </c>
-      <c r="S20" s="7" t="s">
-[...2 lines deleted...]
-      <c r="T20" s="7">
+      <c r="S20" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="T20" s="6">
         <v>100.0</v>
       </c>
-      <c r="U20" s="7" t="s">
-[...2 lines deleted...]
-      <c r="V20" s="7">
+      <c r="U20" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="V20" s="6">
         <v>100.0</v>
       </c>
-      <c r="W20" s="7" t="s">
-[...2 lines deleted...]
-      <c r="X20" s="7">
+      <c r="W20" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="X20" s="6">
         <v>100.0</v>
       </c>
-      <c r="Y20" s="7" t="s">
-[...2 lines deleted...]
-      <c r="Z20" s="7">
+      <c r="Y20" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z20" s="6">
         <v>100.0</v>
       </c>
-      <c r="AA20" s="7" t="s">
-[...2 lines deleted...]
-      <c r="AB20" s="7">
+      <c r="AA20" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB20" s="6">
         <v>100.0</v>
       </c>
-      <c r="AC20" s="7" t="s">
-[...2 lines deleted...]
-      <c r="AD20" s="7">
+      <c r="AC20" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD20" s="6">
         <v>100.0</v>
       </c>
-      <c r="AE20" s="7" t="s">
+      <c r="AE20" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="21" spans="1:31" customHeight="1" ht="21.75">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1384603/566370</t>
           </r>
         </is>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
@@ -1841,191 +1838,191 @@
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
       <c r="W21" s="3"/>
       <c r="X21" s="3"/>
       <c r="Y21" s="3"/>
       <c r="Z21" s="3"/>
       <c r="AA21" s="3"/>
       <c r="AB21" s="3"/>
       <c r="AC21" s="3"/>
       <c r="AD21" s="3"/>
       <c r="AE21" s="3"/>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface forestière</t>
+            <t xml:space="preserve">superficie forestale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:31" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">déclivité (classes de 20%)</t>
+            <t xml:space="preserve">pendenza (classi di 20%)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1083</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:31" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région économique</t>
+            <t xml:space="preserve">regione economica</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:31" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="33" spans="1:31">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt protectrice (2022): forêt</t>
+            <t xml:space="preserve">bosco di protezione (2022): bosco</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2653</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:31" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="36" spans="1:31">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:31" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>