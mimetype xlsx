--- v1 (2026-02-13)
+++ v2 (2026-07-24)
@@ -17,341 +17,341 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>surface forestière</t>
-[...2 lines deleted...]
-    <t>fonction de protection contre les dangers naturels</t>
+    <t>superficie forestale</t>
+  </si>
+  <si>
+    <t>funzione di protezione contro i pericoli naturali</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: région biogéographique</t>
+      <t xml:space="preserve">suddivisione regionale</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: regione biogeografica</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, total de colonne</t>
+      <t xml:space="preserve">unità</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, totale colonna</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">insieme analizzato</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
-[...30 lines deleted...]
-    <t>Suisse</t>
+      <t xml:space="preserve">reticolo</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+    </r>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione biogeografica</t>
+  </si>
+  <si>
+    <t>Giura</t>
+  </si>
+  <si>
+    <t>Altopiano</t>
+  </si>
+  <si>
+    <t>Versante nord delle Alpi</t>
+  </si>
+  <si>
+    <t>Alpi centrali occidentali</t>
+  </si>
+  <si>
+    <t>Alpi centrali orientali</t>
+  </si>
+  <si>
+    <t>Versante sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>non</t>
-[...5 lines deleted...]
-    <t>total</t>
+    <t>no</t>
+  </si>
+  <si>
+    <t>si</t>
+  </si>
+  <si>
+    <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1386892/568664</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface forestière</t>
+      <t xml:space="preserve">superficie forestale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
+    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">fonction de protection contre les dangers naturels</t>
+      <t xml:space="preserve">funzione di protezione contro i pericoli naturali</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1754</t>
     </r>
   </si>
   <si>
-    <t>Indication de la fonction «protection contre les dangers naturels» selon la planification forestière ou l'évaluation experte par le service forestier local. Par «dangers naturels», on entend les avalanches, les chutes de pierres, les coulées de boue, les glissements de terrain ou les processus liés aux cours d'eau. Source: enquête auprès des services forestiers (MID 327: Fonctions particulières de la forêt)</t>
+    <t>Presenza della funzione del bosco di «protezione contro i pericoli naturali» in base alla pianificazione forestale o alla valutazione del servizio forestale locale. Per «pericoli naturali» si intendono valanghe, caduta massi, colate di fango, smottamenti o processi idrologici nei torrenti. Fonte: inchiesta presso il servizio forestale (MID 327: Spezielle Waldfunktionen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région biogéographique</t>
+      <t xml:space="preserve">regione biogeografica</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
+    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
+    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 di 9 sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -703,51 +703,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="62.413" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="61.128" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1058,235 +1058,235 @@
         <v>100.0</v>
       </c>
       <c r="M16" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N16" s="6">
         <v>100.0</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1386892/568664</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface forestière</t>
+            <t xml:space="preserve">superficie forestale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">fonction de protection contre les dangers naturels</t>
+            <t xml:space="preserve">funzione di protezione contro i pericoli naturali</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1754</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région biogéographique</t>
+            <t xml:space="preserve">regione biogeografica</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>