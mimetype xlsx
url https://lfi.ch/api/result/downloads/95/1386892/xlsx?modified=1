--- v2 (2026-07-24)
+++ v3 (2026-07-24)
@@ -14,344 +14,344 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>funzione di protezione contro i pericoli naturali</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Waldfunktion Schutz gegen Naturgefahren</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione biogeografica</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: biogeografische Region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">Einheit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...30 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>no</t>
-[...5 lines deleted...]
-    <t>totale</t>
+    <t>nein</t>
+  </si>
+  <si>
+    <t>ja</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1386892/568664</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">funzione di protezione contro i pericoli naturali</t>
+      <t xml:space="preserve">Waldfunktion Schutz gegen Naturgefahren</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1754</t>
     </r>
   </si>
   <si>
-    <t>Presenza della funzione del bosco di «protezione contro i pericoli naturali» in base alla pianificazione forestale o alla valutazione del servizio forestale locale. Per «pericoli naturali» si intendono valanghe, caduta massi, colate di fango, smottamenti o processi idrologici nei torrenti. Fonte: inchiesta presso il servizio forestale (MID 327: Spezielle Waldfunktionen)</t>
+    <t>Vorhandensein der Waldfunktion «Schutz gegen Naturgefahren» gemäss forstlicher Planung oder gutachterlicher Einschätzung durch den lokalen Forstdienst. Unter «Naturgefahren» werden Lawinen, Steinschlag, Hangmuren, Rutschungen oder Gerinneprozesse verstanden. Grundlage: Forstdienstbefragung (MID 327: Spezielle Waldfunktionen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione biogeografica</t>
+      <t xml:space="preserve">biogeografische Region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 di 9 sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -703,51 +703,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="61.128" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1058,235 +1058,235 @@
         <v>100.0</v>
       </c>
       <c r="M16" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N16" s="6">
         <v>100.0</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1386892/568664</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">funzione di protezione contro i pericoli naturali</t>
+            <t xml:space="preserve">Waldfunktion Schutz gegen Naturgefahren</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1754</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione biogeografica</t>
+            <t xml:space="preserve">biogeografische Region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>