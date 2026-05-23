--- v1 (2026-03-04)
+++ v2 (2026-05-23)
@@ -14,356 +14,356 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>anthropogene Überbelastungen und Störungen</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>proportion de placettes en forêt</t>
+  </si>
+  <si>
+    <t>surcharges et perturbations d'origine humaine</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Produktionsregion</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, Spaltentotal</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
-[...9 lines deleted...]
-    <t>Produktionsregion</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...11 lines deleted...]
-    <t>Schweiz</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>keine Überbelastung</t>
-[...20 lines deleted...]
-    <t>Total</t>
+    <t>pas de surcharges</t>
+  </si>
+  <si>
+    <t>surcharge due à l'utilisation récréative</t>
+  </si>
+  <si>
+    <t>autres surcharges</t>
+  </si>
+  <si>
+    <t>décharge</t>
+  </si>
+  <si>
+    <t>drainage non entretenu</t>
+  </si>
+  <si>
+    <t>drainage entretenu</t>
+  </si>
+  <si>
+    <t>constructions (sans routes)</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1389494/571266</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Anteil Waldprobeflächen</t>
+      <t xml:space="preserve">proportion de placettes en forêt</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #326</t>
     </r>
   </si>
   <si>
-    <t>Anteil der Probeflächen, die die Walddefinition des LFI erfüllen, also von «Wald ohne Gebüschwald» oder «Gebüschwald» bedeckt sind.</t>
+    <t>Proportion de placettes d'échantillonnage qui correspondent à la définition IFN de la forêt, c'est-à-dire qui sont couvertes par de la «forêt sans la forêt buissonnante» ou de la «forêt buissonnante».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">anthropogene Überbelastungen und Störungen</t>
+      <t xml:space="preserve">surcharges et perturbations d'origine humaine</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #23</t>
     </r>
   </si>
   <si>
-    <t>Probeflächen mit/ohne Zeichen auf der Interpretationsfläche (50 × 50 m), dass der Waldbestand oder der Waldstandort einer sehr starken (übermässigen) Erholungsnutzung oder einem anderen starken menschlichen Einfluss (z.B. Deponie, Flächenentwässerung, Baute) ausgesetzt ist, und im Falle von solchen Zeichen, Angabe der Art der Überbelastung oder Störung. Grundlage: Feldaufnahme (MID 219: Überbelastung und Störung)</t>
+    <t>Placettes d'échantillonnage avec/sans indice sur la surface d'interprétation (50 × 50 m) suggérant que le peuplement forestier ou la station forestière est soumis à une très forte (excessive) utilisation récréative ou à une autre forte influence humaine (p. ex. décharge, drainage de surface, construction) et, dans le cas de tels indices, mention du type de surcharge ou de perturbation. Source: relevé de terrain (MID 219: Überbelastung und Störung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Produktionsregion</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -715,51 +715,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="52.844" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="56.415" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1237,233 +1237,233 @@
         <v>100.0</v>
       </c>
       <c r="K21" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L21" s="6">
         <v>100.0</v>
       </c>
       <c r="M21" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="21.75">
       <c r="A22" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1389494/571266</t>
           </r>
         </is>
       </c>
       <c r="B22" s="3"/>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3"/>
       <c r="K22" s="3"/>
       <c r="L22" s="3"/>
       <c r="M22" s="3"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Anteil Waldprobeflächen</t>
+            <t xml:space="preserve">proportion de placettes en forêt</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #326</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="29">
       <c r="A26" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">anthropogene Überbelastungen und Störungen</t>
+            <t xml:space="preserve">surcharges et perturbations d'origine humaine</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #23</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Produktionsregion</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>