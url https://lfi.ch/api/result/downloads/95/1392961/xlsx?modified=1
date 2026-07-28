--- v1 (2026-01-13)
+++ v2 (2026-07-28)
@@ -17,400 +17,400 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>surface forestière</t>
-[...2 lines deleted...]
-    <t>degré de recouvrement (photo aérienne, 5 classes) · étages de végétation NaiS (6 classes)</t>
+    <t>superficie forestale</t>
+  </si>
+  <si>
+    <t>grado di copertura (foto aeree; 5 classi) · fasce vegetazionali NaiS (6 classi)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: région de production</t>
+      <t xml:space="preserve">: regione di produzione</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">insieme analizzato</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt protectrice (2022): f.a.s.f.b. |</t>
+      <t xml:space="preserve">: bosco di protezione (2022): b.a.e.a.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">reticolo</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
-[...26 lines deleted...]
-    <t>étages de végétation NaiS (6 classes)</t>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione di produzione</t>
+  </si>
+  <si>
+    <t>Giura</t>
+  </si>
+  <si>
+    <t>Altopiano</t>
+  </si>
+  <si>
+    <t>Prealpi</t>
+  </si>
+  <si>
+    <t>Alpi</t>
+  </si>
+  <si>
+    <t>Sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
+  </si>
+  <si>
+    <t>grado di copertura (foto aeree; 5 classi)</t>
+  </si>
+  <si>
+    <t>fasce vegetazionali NaiS (6 classi)</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>subalpin supérieur</t>
-[...17 lines deleted...]
-    <t>total</t>
+    <t>subalpina superiore</t>
+  </si>
+  <si>
+    <t>subalpina</t>
+  </si>
+  <si>
+    <t>altimontana</t>
+  </si>
+  <si>
+    <t>montana inferiore e superiore</t>
+  </si>
+  <si>
+    <t>submontana</t>
+  </si>
+  <si>
+    <t>iperinsubrica e collinare</t>
+  </si>
+  <si>
+    <t>totale</t>
   </si>
   <si>
     <t>0-20%</t>
   </si>
   <si>
     <t>21-40%</t>
   </si>
   <si>
     <t>41-60%</t>
   </si>
   <si>
     <t>61-80%</t>
   </si>
   <si>
     <t>&gt;80%</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1392961/574734</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface forestière</t>
+      <t xml:space="preserve">superficie forestale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
+    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">degré de recouvrement (photo aérienne, 5 classes)</t>
+      <t xml:space="preserve">grado di copertura (foto aeree; 5 classi)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1336</t>
     </r>
   </si>
   <si>
-    <t>Proportion de la surface du sol selon l'interprétation des photos aériennes qui est couverte par la cime des arbres, en cinq classes de 20%. La proportion est calculée à l'aide des 25 points de trame sur la surface d'interprétation (50 × 50 m). Source: interprétation des photos aériennes</t>
+    <t>Percentuale della superficie del suolo, secondo l'interpretazione di foto aeree, coperta da chiome di alberi, in cinque classi di 20% ognuna. La percentuale è calcolata utilizzando i 25 punti della griglia sull'area di interpretazione (50 × 50 m). Fonte: interpretazione di foto aeree</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
+      <t xml:space="preserve">fasce vegetazionali NaiS (6 classi)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenée à six classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en dix classes (NAISHSTKOMB), résultant de la fusion des classes «hyperinsubrique», «collinéen» et «collinéen avec hêtre» dans la classe «hyperinsubrique et collinéen», et des classes «montagnard inférieur», «montagnard supérieur» et «montagnard inférieur/supérieur» dans la classe «montagnard inférieur et supérieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
+    <t xml:space="preserve">Fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005), ridotto a sei classi. Questa variabile rappresenta una semplificazione delle fasce vegetazionali NaiS in dieci classi (NAISHSTKOMB), per cui le classi «iperinsubrica», «collinare» e «collinare con faggio» vengono riunite nella classe «iperinsubrica e collinare», mentre le fasce «montana inferiore», «montana superiore» e «montana inferiore/superiore» vengono riunite nella classe «montana inferiore e superiore». Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021). nessuna indicazione: situato sopra il limite del bosco modellizzato da Zischg et al. e talvolta nell'area di laghi, che sono stati tagliati in modo relativamente approssimativo da Zischg et al. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de production</t>
+      <t xml:space="preserve">regione di produzione</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
+    <t>Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt protectrice (2022): f.a.s.f.b. |</t>
+      <t xml:space="preserve">bosco di protezione (2022): b.a.e.a.</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2652</t>
     </r>
   </si>
   <si>
-    <t>Forêt accessible sans la forêt buissonnante (f.a.s.f.b.; c'est-à-dire forêt couverte à moins des deux tiers d'arbustes et atteignable à pied), située à l'intérieur d'une forêt protectrice délimitée en 2022 par les cantons selon les critères harmonisés de SilvaProtect-CH (Losey et Wehrli 2013).</t>
+    <t>Bosco accessibile esclusi gli arbusteti (b.a.e.a.; ossia bosco che è coperto per meno di due terzi da arbusti ed è accessibile a piedi), che si trova nel bosco di protezione, definito dai cantoni nel 2022 in base ai criteri armonizzati di SilvaProtect-CH (Losey &amp; Wehrli 2013)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 di 9 sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -762,52 +762,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="61.128" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="46.989" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="51.702" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:14">
@@ -3287,268 +3287,268 @@
         <v>122.1</v>
       </c>
       <c r="L68" s="6">
         <v>3</v>
       </c>
       <c r="M68" s="6">
         <v>538.1</v>
       </c>
       <c r="N68" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="69" spans="1:14" customHeight="1" ht="21.75">
       <c r="A69" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1392961/574734</t>
           </r>
         </is>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="3"/>
       <c r="H69" s="3"/>
       <c r="I69" s="3"/>
       <c r="J69" s="3"/>
       <c r="K69" s="3"/>
       <c r="L69" s="3"/>
       <c r="M69" s="3"/>
       <c r="N69" s="3"/>
     </row>
     <row r="72" spans="1:14">
       <c r="A72" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface forestière</t>
+            <t xml:space="preserve">superficie forestale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="73" spans="1:14" customHeight="1" ht="29">
       <c r="A73" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="75" spans="1:14">
       <c r="A75" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">degré de recouvrement (photo aérienne, 5 classes)</t>
+            <t xml:space="preserve">grado di copertura (foto aeree; 5 classi)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1336</t>
           </r>
         </is>
       </c>
     </row>
     <row r="76" spans="1:14" customHeight="1" ht="29">
       <c r="A76" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="78" spans="1:14">
       <c r="A78" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
+            <t xml:space="preserve">fasce vegetazionali NaiS (6 classi)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="79" spans="1:14" customHeight="1" ht="29">
       <c r="A79" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="81" spans="1:14">
       <c r="A81" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de production</t>
+            <t xml:space="preserve">regione di produzione</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="82" spans="1:14" customHeight="1" ht="29">
       <c r="A82" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="84" spans="1:14">
       <c r="A84" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt protectrice (2022): f.a.s.f.b. |</t>
+            <t xml:space="preserve">bosco di protezione (2022): b.a.e.a.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2652</t>
           </r>
         </is>
       </c>
     </row>
     <row r="85" spans="1:14" customHeight="1" ht="29">
       <c r="A85" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="87" spans="1:14">
       <c r="A87" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="88" spans="1:14" customHeight="1" ht="29">
       <c r="A88" s="1" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>