--- v1 (2026-02-17)
+++ v2 (2026-05-18)
@@ -14,403 +14,403 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>presence of vehicle tracks (soil disturbances) · altitudinal vegetation belts (NaiS; 6 classes)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Anteil Waldprobeflächen</t>
+  </si>
+  <si>
+    <t>Vorkommen von Fahrzeugspuren (Bodenstörungen) · NaiS-Vegetationshöhenstufen (6 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: biogeographical region</t>
+      <t xml:space="preserve">: biogeografische Region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, subtotal</t>
+      <t xml:space="preserve">: %, Zwischentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...2 lines deleted...]
-    <t>biogeographical region</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...20 lines deleted...]
-    <t>altitudinal vegetation belts (NaiS; 6 classes)</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Vorkommen von Fahrzeugspuren (Bodenstörungen)</t>
+  </si>
+  <si>
+    <t>NaiS-Vegetationshöhenstufen (6 Klassen)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>upper subalpine</t>
-[...29 lines deleted...]
-    <t>no vehicle tracks present</t>
+    <t>obersubalpin</t>
+  </si>
+  <si>
+    <t>subalpin</t>
+  </si>
+  <si>
+    <t>hochmontan</t>
+  </si>
+  <si>
+    <t>unter- und obermontan</t>
+  </si>
+  <si>
+    <t>submontan</t>
+  </si>
+  <si>
+    <t>hyperinsubrisch und kollin</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Spurtyp 1 (leichte Störung)</t>
+  </si>
+  <si>
+    <t>Spurtyp 2 (mässige Störung)</t>
+  </si>
+  <si>
+    <t>Spurtyp 3 (starke Störung)</t>
+  </si>
+  <si>
+    <t>keine Fahrspur festgestellt</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1400545/582318</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proportion of forest plots</t>
+      <t xml:space="preserve">Anteil Waldprobeflächen</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #326</t>
     </r>
   </si>
   <si>
-    <t>Proportion of sample plots that meet the forest definition of NFI, i.e. are covered by "forest without shrub forest" or "shrub forest".</t>
+    <t>Anteil der Probeflächen, die die Walddefinition des LFI erfüllen, also von «Wald ohne Gebüschwald» oder «Gebüschwald» bedeckt sind.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">presence of vehicle tracks (soil disturbances)</t>
+      <t xml:space="preserve">Vorkommen von Fahrzeugspuren (Bodenstörungen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #729</t>
     </r>
   </si>
   <si>
-    <t>Sample plots with/without tracks of timber-harvesting vehicles such as tractors, forwarders and harvesters on the forest floor within the 200 m² circle. If there are tracks, indication of the track type. In the case of track type 3 (severe disturbance), it can be assumed that the damage to the soil fertility will be significant and long term (Lüscher et al. 2016). Reference: Field Survey (MID 544: Fahrzeugspuren, MID 496: Bodenschadentyp)</t>
+    <t>Probeflächen ohne/mit deutlich erkennbaren Spuren von Holzerntefahrzeugen wie Traktoren, Forwardern und Vollerntern auf dem Waldboden im 2-Aren-Kreis und im Falle einer Fahrspur Angabe des Spurtyps. Bei Spurtyp 3 (starke Störung) ist davon auszugehen, dass die Bodenfruchbarkeit erheblich und langfristig geschädigt ist (Lüscher et al. 2016). Grundlage: Feldaufnahme (MID 544: Fahrzeugspuren, MID 496: Bodenschadentyp)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">altitudinal vegetation belts (NaiS; 6 classes)</t>
+      <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t>Altitudinal vegetation belts in the system used in the guidelines for monitoring the sustainability and performance of protection forests (NaiS; Frehner et al. 2005), reduced to six classes. The variable represents a simplification of the NaiS altitudinal vegetation belts with ten classes (NAISHSTKOMB) in which the classes «hyperinsubric» and «colline» are merged with «colline with beech» to form the class «hyperinsubric and colline» and the class «lower montane» with «upper montane» and «lower/upper montane» to form the class «lower and upper montane». The information is based on the altitudinal vegetation belts determined by experts (accessible forest sample plots of NFI4 on the 1.4-km network; Arge Frehner et al. 2020), as well as on the altitudinal vegetation belts modelled for the period 1981-2010 (other sample plots; Zischg et al. 2021). n/a: located above the forest boundary modelled by Zischg et al. and sometimes in the area of lakes, which were relatively roughly cut out by Zischg et al.</t>
+    <t xml:space="preserve">Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005), reduziert auf sechs Klassen. Die Variable stellt eine Vereinfachung der NaiS-Vegetationshöhenstufen in zehn Klassen (NAISHSTKOMB) dar, indem die Klassen «hyperinsubrisch», «kollin» und «kollin mit Buche» zur Klasse «hyperinsubrisch und kollin» und die Stufen «untermontan», «obermontan» und «unter-/obermontan» zur Stufe «unter- und obermontan» zusammengezogen wurden. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeographical region</t>
+      <t xml:space="preserve">biogeografische Region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
+    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -762,52 +762,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P80"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="57.557" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="57.557" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="56.415" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -3251,270 +3251,270 @@
         <v>100.0</v>
       </c>
       <c r="N60" s="6" t="s">
         <v>21</v>
       </c>
       <c r="O60" s="6">
         <v>100.0</v>
       </c>
       <c r="P60" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="61" spans="1:16" customHeight="1" ht="21.75">
       <c r="A61" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1400545/582318</t>
           </r>
         </is>
       </c>
       <c r="C61" s="3"/>
       <c r="D61" s="3"/>
       <c r="E61" s="3"/>
       <c r="F61" s="3"/>
       <c r="G61" s="3"/>
       <c r="H61" s="3"/>
       <c r="I61" s="3"/>
       <c r="J61" s="3"/>
       <c r="K61" s="3"/>
       <c r="L61" s="3"/>
       <c r="M61" s="3"/>
       <c r="N61" s="3"/>
       <c r="O61" s="3"/>
       <c r="P61" s="3"/>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proportion of forest plots</t>
+            <t xml:space="preserve">Anteil Waldprobeflächen</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #326</t>
           </r>
         </is>
       </c>
     </row>
     <row r="65" spans="1:16" customHeight="1" ht="29">
       <c r="A65" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">presence of vehicle tracks (soil disturbances)</t>
+            <t xml:space="preserve">Vorkommen von Fahrzeugspuren (Bodenstörungen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #729</t>
           </r>
         </is>
       </c>
     </row>
     <row r="68" spans="1:16" customHeight="1" ht="29">
       <c r="A68" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">altitudinal vegetation belts (NaiS; 6 classes)</t>
+            <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="71" spans="1:16" customHeight="1" ht="29">
       <c r="A71" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeographical region</t>
+            <t xml:space="preserve">biogeografische Region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="74" spans="1:16" customHeight="1" ht="29">
       <c r="A74" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="77" spans="1:16" customHeight="1" ht="29">
       <c r="A77" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="80" spans="1:16" customHeight="1" ht="29">
       <c r="A80" s="1" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>