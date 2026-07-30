--- v2 (2026-05-18)
+++ v3 (2026-07-30)
@@ -14,403 +14,403 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Vorkommen von Fahrzeugspuren (Bodenstörungen) · NaiS-Vegetationshöhenstufen (6 Klassen)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>proporzione di aree di saggio in bosco</t>
+  </si>
+  <si>
+    <t>presenza di tracce di veicoli (perturbazione del suolo) · fasce vegetazionali NaiS (6 classi)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: biogeografische Region</t>
+      <t xml:space="preserve">: regione biogeografica</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, Zwischentotal</t>
+      <t xml:space="preserve">: %, subtotale</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">insieme analizzato</t>
     </r>
     <r>
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">reticolo</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
-[...29 lines deleted...]
-    <t>NaiS-Vegetationshöhenstufen (6 Klassen)</t>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione biogeografica</t>
+  </si>
+  <si>
+    <t>Giura</t>
+  </si>
+  <si>
+    <t>Altopiano</t>
+  </si>
+  <si>
+    <t>Versante nord delle Alpi</t>
+  </si>
+  <si>
+    <t>Alpi centrali occidentali</t>
+  </si>
+  <si>
+    <t>Alpi centrali orientali</t>
+  </si>
+  <si>
+    <t>Versante sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
+  </si>
+  <si>
+    <t>presenza di tracce di veicoli (perturbazione del suolo)</t>
+  </si>
+  <si>
+    <t>fasce vegetazionali NaiS (6 classi)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>obersubalpin</t>
-[...29 lines deleted...]
-    <t>keine Fahrspur festgestellt</t>
+    <t>subalpina superiore</t>
+  </si>
+  <si>
+    <t>subalpina</t>
+  </si>
+  <si>
+    <t>altimontana</t>
+  </si>
+  <si>
+    <t>montana inferiore e superiore</t>
+  </si>
+  <si>
+    <t>submontana</t>
+  </si>
+  <si>
+    <t>iperinsubrica e collinare</t>
+  </si>
+  <si>
+    <t>totale</t>
+  </si>
+  <si>
+    <t>tipo 1 (perturbazione leggera)</t>
+  </si>
+  <si>
+    <t>tipo 2 (perturbazione moderata)</t>
+  </si>
+  <si>
+    <t>tipo 3 (perturbazione forte)</t>
+  </si>
+  <si>
+    <t>nessuna traccia di veicoli</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1400545/582318</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Anteil Waldprobeflächen</t>
+      <t xml:space="preserve">proporzione di aree di saggio in bosco</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #326</t>
     </r>
   </si>
   <si>
-    <t>Anteil der Probeflächen, die die Walddefinition des LFI erfüllen, also von «Wald ohne Gebüschwald» oder «Gebüschwald» bedeckt sind.</t>
+    <t>Proporzione di aree di saggio che corrispondono alla definizione di bosco dell'IFN, ossia che sono coperte da "bosco senza gli arbusteti" o da "arbusteti".</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Vorkommen von Fahrzeugspuren (Bodenstörungen)</t>
+      <t xml:space="preserve">presenza di tracce di veicoli (perturbazione del suolo)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #729</t>
     </r>
   </si>
   <si>
-    <t>Probeflächen ohne/mit deutlich erkennbaren Spuren von Holzerntefahrzeugen wie Traktoren, Forwardern und Vollerntern auf dem Waldboden im 2-Aren-Kreis und im Falle einer Fahrspur Angabe des Spurtyps. Bei Spurtyp 3 (starke Störung) ist davon auszugehen, dass die Bodenfruchbarkeit erheblich und langfristig geschädigt ist (Lüscher et al. 2016). Grundlage: Feldaufnahme (MID 544: Fahrzeugspuren, MID 496: Bodenschadentyp)</t>
+    <t>Aree di saggio senza/con chiare tracce al suolo di veicoli per la raccolta del legname come trattori, forwarder ed esboscatrici forestali all'interno della superficie di 2 are e, nel caso di una traccia, indicazione del tipo di traccia. Nel caso della traccia di tipo 3 (perturbazione forte), si può presumere che la fertilità del suolo sia danneggiata in modo significativo e permanente (Lüscher et al. 2016). Fonte: inchiesta presso il servizio forestale (MID 544: Fahrzeugspuren, MID 496: Bodenschadentyp)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
+      <t xml:space="preserve">fasce vegetazionali NaiS (6 classi)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005), reduziert auf sechs Klassen. Die Variable stellt eine Vereinfachung der NaiS-Vegetationshöhenstufen in zehn Klassen (NAISHSTKOMB) dar, indem die Klassen «hyperinsubrisch», «kollin» und «kollin mit Buche» zur Klasse «hyperinsubrisch und kollin» und die Stufen «untermontan», «obermontan» und «unter-/obermontan» zur Stufe «unter- und obermontan» zusammengezogen wurden. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind. </t>
+    <t xml:space="preserve">Fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005), ridotto a sei classi. Questa variabile rappresenta una semplificazione delle fasce vegetazionali NaiS in dieci classi (NAISHSTKOMB), per cui le classi «iperinsubrica», «collinare» e «collinare con faggio» vengono riunite nella classe «iperinsubrica e collinare», mentre le fasce «montana inferiore», «montana superiore» e «montana inferiore/superiore» vengono riunite nella classe «montana inferiore e superiore». Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021). nessuna indicazione: situato sopra il limite del bosco modellizzato da Zischg et al. e talvolta nell'area di laghi, che sono stati tagliati in modo relativamente approssimativo da Zischg et al. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeografische Region</t>
+      <t xml:space="preserve">regione biogeografica</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
+    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 di 9 sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -762,52 +762,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P80"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="56.415" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="49.417" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="68.269" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -3251,270 +3251,270 @@
         <v>100.0</v>
       </c>
       <c r="N60" s="6" t="s">
         <v>21</v>
       </c>
       <c r="O60" s="6">
         <v>100.0</v>
       </c>
       <c r="P60" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="61" spans="1:16" customHeight="1" ht="21.75">
       <c r="A61" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1400545/582318</t>
           </r>
         </is>
       </c>
       <c r="C61" s="3"/>
       <c r="D61" s="3"/>
       <c r="E61" s="3"/>
       <c r="F61" s="3"/>
       <c r="G61" s="3"/>
       <c r="H61" s="3"/>
       <c r="I61" s="3"/>
       <c r="J61" s="3"/>
       <c r="K61" s="3"/>
       <c r="L61" s="3"/>
       <c r="M61" s="3"/>
       <c r="N61" s="3"/>
       <c r="O61" s="3"/>
       <c r="P61" s="3"/>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Anteil Waldprobeflächen</t>
+            <t xml:space="preserve">proporzione di aree di saggio in bosco</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #326</t>
           </r>
         </is>
       </c>
     </row>
     <row r="65" spans="1:16" customHeight="1" ht="29">
       <c r="A65" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Vorkommen von Fahrzeugspuren (Bodenstörungen)</t>
+            <t xml:space="preserve">presenza di tracce di veicoli (perturbazione del suolo)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #729</t>
           </r>
         </is>
       </c>
     </row>
     <row r="68" spans="1:16" customHeight="1" ht="29">
       <c r="A68" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
+            <t xml:space="preserve">fasce vegetazionali NaiS (6 classi)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="71" spans="1:16" customHeight="1" ht="29">
       <c r="A71" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeografische Region</t>
+            <t xml:space="preserve">regione biogeografica</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="74" spans="1:16" customHeight="1" ht="29">
       <c r="A74" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="77" spans="1:16" customHeight="1" ht="29">
       <c r="A77" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="80" spans="1:16" customHeight="1" ht="29">
       <c r="A80" s="1" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>