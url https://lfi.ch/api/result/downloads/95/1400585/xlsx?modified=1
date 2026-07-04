--- v0 (2025-11-29)
+++ v1 (2026-07-04)
@@ -14,394 +14,394 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>aspect (5 classes) · traces of fire</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>proportion de placettes en forêt</t>
+  </si>
+  <si>
+    <t>exposition (5 classes) · traces d'incendie</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: biogeographical region</t>
+      <t xml:space="preserve">: région biogéographique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...2 lines deleted...]
-    <t>biogeographical region</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région biogéographique</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
-    <t>Northern Alps</t>
-[...17 lines deleted...]
-    <t>traces of fire</t>
+    <t>nord des Alpes</t>
+  </si>
+  <si>
+    <t>ouest des Alpes centrales</t>
+  </si>
+  <si>
+    <t>est des Alpes centrales</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>exposition (5 classes)</t>
+  </si>
+  <si>
+    <t>traces d'incendie</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>present</t>
-[...2 lines deleted...]
-    <t>not present</t>
+    <t>présentes</t>
+  </si>
+  <si>
+    <t>absentes</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <t>indetermined</t>
+    <t>indeterminée</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
-    <t>W</t>
+    <t>O</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1400585/582358</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proportion of forest plots</t>
+      <t xml:space="preserve">proportion de placettes en forêt</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #326</t>
     </r>
   </si>
   <si>
-    <t>Proportion of sample plots that meet the forest definition of NFI, i.e. are covered by "forest without shrub forest" or "shrub forest".</t>
+    <t>Proportion de placettes d'échantillonnage qui correspondent à la définition IFN de la forêt, c'est-à-dire qui sont couvertes par de la «forêt sans la forêt buissonnante» ou de la «forêt buissonnante».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">aspect (5 classes)</t>
+      <t xml:space="preserve">exposition (5 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1033</t>
     </r>
   </si>
   <si>
-    <t>Aspect, classified into the following five classes: North, East, South, West and indeterminate. «Indeterminate» means that the slope is ≤10%. Reference: Field Survey (MID 191: Azimut der Exposition)</t>
+    <t>Exposition selon les cinq classes suivantes: nord, est, sud, ouest et indéterminée. «Indéterminée» signifie que la pente est ≤10%. Source: relevé de terrain (MID 191: Azimut der Exposition)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">traces of fire</t>
+      <t xml:space="preserve">traces d'incendie</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #30</t>
     </r>
   </si>
   <si>
-    <t>Sample plots with/without extensive traces of forest fire (e.g. burnt ground vegetation, charred parts of tree or soil layers) on the interpretation plot (50 × 50 m). Reference: Field Survey (MID 203: Spuren von Waldbrand)</t>
+    <t>Placettes d'échantillonnage avec/sans traces étendues d'incendie (par exemple végétation au sol brûlée, couches de sol ou parties d'arbres carbonisées) sur la surface d’interprétation (50 × 50 m). Source: relevé de terrain (MID 203: Brandspuren)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeographical region</t>
+      <t xml:space="preserve">région biogéographique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
+    <t>Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -753,52 +753,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="24.565" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="19.852" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="29.279" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -2284,270 +2284,270 @@
         <v>100.0</v>
       </c>
       <c r="N40" s="6" t="s">
         <v>21</v>
       </c>
       <c r="O40" s="6">
         <v>100.0</v>
       </c>
       <c r="P40" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="41" spans="1:16" customHeight="1" ht="21.75">
       <c r="A41" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1400585/582358</t>
           </r>
         </is>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
       <c r="K41" s="3"/>
       <c r="L41" s="3"/>
       <c r="M41" s="3"/>
       <c r="N41" s="3"/>
       <c r="O41" s="3"/>
       <c r="P41" s="3"/>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proportion of forest plots</t>
+            <t xml:space="preserve">proportion de placettes en forêt</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #326</t>
           </r>
         </is>
       </c>
     </row>
     <row r="45" spans="1:16" customHeight="1" ht="29">
       <c r="A45" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">aspect (5 classes)</t>
+            <t xml:space="preserve">exposition (5 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1033</t>
           </r>
         </is>
       </c>
     </row>
     <row r="48" spans="1:16" customHeight="1" ht="29">
       <c r="A48" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">traces of fire</t>
+            <t xml:space="preserve">traces d'incendie</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #30</t>
           </r>
         </is>
       </c>
     </row>
     <row r="51" spans="1:16" customHeight="1" ht="29">
       <c r="A51" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeographical region</t>
+            <t xml:space="preserve">région biogéographique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="54" spans="1:16" customHeight="1" ht="29">
       <c r="A54" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="57" spans="1:16" customHeight="1" ht="29">
       <c r="A57" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="60" spans="1:16" customHeight="1" ht="29">
       <c r="A60" s="1" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>