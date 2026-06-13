--- v0 (2026-01-10)
+++ v1 (2026-06-13)
@@ -1,144 +1,144 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>forest type (3 classes) · seasonality of recreational use</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>proporzione di aree di saggio in bosco</t>
+  </si>
+  <si>
+    <t>tipo di bosco (3 classi) · stagionalità dell'uso ricreativo</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: canton</t>
+      <t xml:space="preserve">: cantone</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">: %, totale colonna</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">insieme analizzato</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">reticolo</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...2 lines deleted...]
-    <t>canton</t>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>cantone</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,296 +172,296 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Switzerland</t>
-[...5 lines deleted...]
-    <t>seasonality of recreational use</t>
+    <t>Svizzera</t>
+  </si>
+  <si>
+    <t>tipo di bosco (3 classi)</t>
+  </si>
+  <si>
+    <t>stagionalità dell'uso ricreativo</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>all year</t>
-[...17 lines deleted...]
-    <t>shrub forest</t>
+    <t>tutto l'anno</t>
+  </si>
+  <si>
+    <t>durante il periodo vegetativo</t>
+  </si>
+  <si>
+    <t>durante la stagione invernale</t>
+  </si>
+  <si>
+    <t>totale</t>
+  </si>
+  <si>
+    <t>bosco accessibile esclusi gli arbusteti</t>
+  </si>
+  <si>
+    <t>bosco non accessibile esclusi gli arbusteti</t>
+  </si>
+  <si>
+    <t>arbusteti</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1401650/583423</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proportion of forest plots</t>
+      <t xml:space="preserve">proporzione di aree di saggio in bosco</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #326</t>
     </r>
   </si>
   <si>
-    <t>Proportion of sample plots that meet the forest definition of NFI, i.e. are covered by "forest without shrub forest" or "shrub forest".</t>
+    <t>Proporzione di aree di saggio che corrispondono alla definizione di bosco dell'IFN, ossia che sono coperte da "bosco senza gli arbusteti" o da "arbusteti".</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest type (3 classes)</t>
+      <t xml:space="preserve">tipo di bosco (3 classi)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1323</t>
     </r>
   </si>
   <si>
-    <t>Classification of the forest according to the forest decision and accessibility into the three classes «accessible forest without shrub forest», «inaccessible forest without shrub forest» and «shrub forest».</t>
+    <t>Suddivisione del bosco in base alla decisione di bosco e all'accessibilità nelle tre classi «bosco accessibile esclusi gli arbusteti», «bosco inaccessibile esclusi gli arbusteti» e «arbusteti».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">seasonality of recreational use</t>
+      <t xml:space="preserve">stagionalità dell'uso ricreativo</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #511</t>
     </r>
   </si>
   <si>
-    <t>Sample plots with/without current recreational use within a radius of 100 m around the sample plot centre, classified according to seasonality of recreational use (all year round, almost only during the growing season, almost only in winter). Reference: Forest Service Survey (MID 403: Saisonalität der aktuellen Erholungsnutzung)</t>
+    <t>Aree di saggio senza/con attuale uso ricreativo in un raggio di 100 m intorno al centro dell'area di saggio, classificate in base alla stagionalità dell'uso ricreativo (tutto l'anno, quasi solo durante la stagione vegetativa, quasi solo in inverno). Fonte: inchiesta presso il servizio forestale (MID 403: Saisonalität der aktuellen Erholungsnutzung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">canton</t>
+      <t xml:space="preserve">cantone</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Regional demarcation with the cantons as a unit, with the two half-cantons, Basel-Land and Basel-Stadt, combined into one canton for statistical reasons.</t>
+    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
+    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -795,111 +795,111 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BB57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="48.274" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="51.845" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="41.133" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="33" max="33" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="33" max="33" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="39" max="39" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="39" max="39" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="49" max="49" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="49" max="49" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:54">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:54">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:54">
       <c r="A4" t="s">
         <v>3</v>
@@ -2215,51 +2215,51 @@
       <c r="AW18" s="6">
         <v>6.4</v>
       </c>
       <c r="AX18" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AY18" s="6">
         <v>4.0</v>
       </c>
       <c r="AZ18" s="6">
         <v>1.6</v>
       </c>
       <c r="BA18" s="6">
         <v>21.9</v>
       </c>
       <c r="BB18" s="6">
         <v>0.7</v>
       </c>
     </row>
     <row r="19" spans="1:54">
       <c r="A19" s="5"/>
       <c r="B19" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="6">
-        <v>95.1</v>
+        <v>95.099999999999994</v>
       </c>
       <c r="D19" s="6">
         <v>2.0</v>
       </c>
       <c r="E19" s="6">
         <v>31.0</v>
       </c>
       <c r="F19" s="6">
         <v>11.6</v>
       </c>
       <c r="G19" s="6">
         <v>49.2</v>
       </c>
       <c r="H19" s="6">
         <v>10.1</v>
       </c>
       <c r="I19" s="6">
         <v>55.9</v>
       </c>
       <c r="J19" s="6">
         <v>2.2</v>
       </c>
       <c r="K19" s="6">
         <v>91.8</v>
       </c>
@@ -2305,99 +2305,99 @@
       <c r="Y19" s="6">
         <v>58.7</v>
       </c>
       <c r="Z19" s="6">
         <v>5.3</v>
       </c>
       <c r="AA19" s="6">
         <v>36.4</v>
       </c>
       <c r="AB19" s="6">
         <v>11.0</v>
       </c>
       <c r="AC19" s="6">
         <v>17.9</v>
       </c>
       <c r="AD19" s="6">
         <v>5.4</v>
       </c>
       <c r="AE19" s="6">
         <v>51.3</v>
       </c>
       <c r="AF19" s="6">
         <v>4.1</v>
       </c>
       <c r="AG19" s="6">
-        <v>94.4</v>
+        <v>94.40000000000001</v>
       </c>
       <c r="AH19" s="6">
         <v>3.8</v>
       </c>
       <c r="AI19" s="6">
         <v>85.7</v>
       </c>
       <c r="AJ19" s="6">
         <v>3.8</v>
       </c>
       <c r="AK19" s="6">
         <v>21.6</v>
       </c>
       <c r="AL19" s="6">
         <v>4.6</v>
       </c>
       <c r="AM19" s="6">
-        <v>94.4</v>
+        <v>94.40000000000001</v>
       </c>
       <c r="AN19" s="6">
         <v>2.7</v>
       </c>
       <c r="AO19" s="6">
         <v>15.0</v>
       </c>
       <c r="AP19" s="6">
         <v>1.9</v>
       </c>
       <c r="AQ19" s="6">
         <v>16.9</v>
       </c>
       <c r="AR19" s="6">
         <v>5.1</v>
       </c>
       <c r="AS19" s="6">
         <v>54.7</v>
       </c>
       <c r="AT19" s="6">
         <v>3.1</v>
       </c>
       <c r="AU19" s="6">
         <v>35.8</v>
       </c>
       <c r="AV19" s="6">
         <v>2.6</v>
       </c>
       <c r="AW19" s="6">
-        <v>71.4</v>
+        <v>71.40000000000001</v>
       </c>
       <c r="AX19" s="6">
         <v>12.0</v>
       </c>
       <c r="AY19" s="6">
         <v>90.0</v>
       </c>
       <c r="AZ19" s="6">
         <v>2.5</v>
       </c>
       <c r="BA19" s="6">
         <v>47.0</v>
       </c>
       <c r="BB19" s="6">
         <v>0.8</v>
       </c>
     </row>
     <row r="20" spans="1:54">
       <c r="A20" s="5"/>
       <c r="B20" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C20" s="6">
         <v>0.0</v>
       </c>
@@ -4651,51 +4651,51 @@
       <c r="AW33" s="6">
         <v>6.4</v>
       </c>
       <c r="AX33" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AY33" s="6">
         <v>4.0</v>
       </c>
       <c r="AZ33" s="6">
         <v>1.6</v>
       </c>
       <c r="BA33" s="6">
         <v>21.9</v>
       </c>
       <c r="BB33" s="6">
         <v>0.7</v>
       </c>
     </row>
     <row r="34" spans="1:54">
       <c r="A34" s="5"/>
       <c r="B34" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="6">
-        <v>95.1</v>
+        <v>95.099999999999994</v>
       </c>
       <c r="D34" s="6">
         <v>2.0</v>
       </c>
       <c r="E34" s="6">
         <v>31.0</v>
       </c>
       <c r="F34" s="6">
         <v>11.6</v>
       </c>
       <c r="G34" s="6">
         <v>49.2</v>
       </c>
       <c r="H34" s="6">
         <v>10.1</v>
       </c>
       <c r="I34" s="6">
         <v>55.9</v>
       </c>
       <c r="J34" s="6">
         <v>2.2</v>
       </c>
       <c r="K34" s="6">
         <v>91.8</v>
       </c>
@@ -4741,99 +4741,99 @@
       <c r="Y34" s="6">
         <v>58.7</v>
       </c>
       <c r="Z34" s="6">
         <v>5.3</v>
       </c>
       <c r="AA34" s="6">
         <v>36.4</v>
       </c>
       <c r="AB34" s="6">
         <v>11.0</v>
       </c>
       <c r="AC34" s="6">
         <v>17.9</v>
       </c>
       <c r="AD34" s="6">
         <v>5.4</v>
       </c>
       <c r="AE34" s="6">
         <v>51.3</v>
       </c>
       <c r="AF34" s="6">
         <v>4.1</v>
       </c>
       <c r="AG34" s="6">
-        <v>94.4</v>
+        <v>94.40000000000001</v>
       </c>
       <c r="AH34" s="6">
         <v>3.8</v>
       </c>
       <c r="AI34" s="6">
         <v>85.7</v>
       </c>
       <c r="AJ34" s="6">
         <v>3.8</v>
       </c>
       <c r="AK34" s="6">
         <v>21.6</v>
       </c>
       <c r="AL34" s="6">
         <v>4.6</v>
       </c>
       <c r="AM34" s="6">
-        <v>94.4</v>
+        <v>94.40000000000001</v>
       </c>
       <c r="AN34" s="6">
         <v>2.7</v>
       </c>
       <c r="AO34" s="6">
         <v>15.0</v>
       </c>
       <c r="AP34" s="6">
         <v>1.9</v>
       </c>
       <c r="AQ34" s="6">
         <v>16.9</v>
       </c>
       <c r="AR34" s="6">
         <v>5.1</v>
       </c>
       <c r="AS34" s="6">
         <v>54.7</v>
       </c>
       <c r="AT34" s="6">
         <v>3.1</v>
       </c>
       <c r="AU34" s="6">
         <v>35.8</v>
       </c>
       <c r="AV34" s="6">
         <v>2.6</v>
       </c>
       <c r="AW34" s="6">
-        <v>71.4</v>
+        <v>71.40000000000001</v>
       </c>
       <c r="AX34" s="6">
         <v>12.0</v>
       </c>
       <c r="AY34" s="6">
         <v>90.0</v>
       </c>
       <c r="AZ34" s="6">
         <v>2.5</v>
       </c>
       <c r="BA34" s="6">
         <v>47.0</v>
       </c>
       <c r="BB34" s="6">
         <v>0.8</v>
       </c>
     </row>
     <row r="35" spans="1:54">
       <c r="A35" s="5"/>
       <c r="B35" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="6">
         <v>0.0</v>
       </c>
@@ -5306,51 +5306,51 @@
         <v>100.0</v>
       </c>
       <c r="AZ37" s="6" t="s">
         <v>40</v>
       </c>
       <c r="BA37" s="6">
         <v>100.0</v>
       </c>
       <c r="BB37" s="6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="38" spans="1:54" customHeight="1" ht="21.75">
       <c r="A38" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1401650/583423</t>
           </r>
         </is>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3"/>
       <c r="K38" s="3"/>
       <c r="L38" s="3"/>
@@ -5388,226 +5388,226 @@
       <c r="AR38" s="3"/>
       <c r="AS38" s="3"/>
       <c r="AT38" s="3"/>
       <c r="AU38" s="3"/>
       <c r="AV38" s="3"/>
       <c r="AW38" s="3"/>
       <c r="AX38" s="3"/>
       <c r="AY38" s="3"/>
       <c r="AZ38" s="3"/>
       <c r="BA38" s="3"/>
       <c r="BB38" s="3"/>
     </row>
     <row r="41" spans="1:54">
       <c r="A41" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proportion of forest plots</t>
+            <t xml:space="preserve">proporzione di aree di saggio in bosco</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #326</t>
           </r>
         </is>
       </c>
     </row>
     <row r="42" spans="1:54" customHeight="1" ht="29">
       <c r="A42" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="44" spans="1:54">
       <c r="A44" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest type (3 classes)</t>
+            <t xml:space="preserve">tipo di bosco (3 classi)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1323</t>
           </r>
         </is>
       </c>
     </row>
     <row r="45" spans="1:54" customHeight="1" ht="29">
       <c r="A45" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="47" spans="1:54">
       <c r="A47" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">seasonality of recreational use</t>
+            <t xml:space="preserve">stagionalità dell'uso ricreativo</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #511</t>
           </r>
         </is>
       </c>
     </row>
     <row r="48" spans="1:54" customHeight="1" ht="29">
       <c r="A48" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="50" spans="1:54">
       <c r="A50" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">canton</t>
+            <t xml:space="preserve">cantone</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="51" spans="1:54" customHeight="1" ht="29">
       <c r="A51" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="53" spans="1:54">
       <c r="A53" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="54" spans="1:54" customHeight="1" ht="29">
       <c r="A54" s="1" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="56" spans="1:54">
       <c r="A56" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="57" spans="1:54" customHeight="1" ht="29">
       <c r="A57" s="1" t="s">
         <v>60</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BB1"/>
     <mergeCell ref="A2:BB2"/>