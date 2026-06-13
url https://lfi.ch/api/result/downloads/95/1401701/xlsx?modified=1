--- v1 (2026-03-04)
+++ v2 (2026-06-13)
@@ -1,369 +1,369 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Ameisenhaufen</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>proportion de placettes en forêt</t>
+  </si>
+  <si>
+    <t>fourmilières</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: biogeografische Region</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région biogéographique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, Spaltentotal</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
-[...9 lines deleted...]
-    <t>biogeografische Region</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région biogéographique</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...14 lines deleted...]
-    <t>Schweiz</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>nord des Alpes</t>
+  </si>
+  <si>
+    <t>ouest des Alpes centrales</t>
+  </si>
+  <si>
+    <t>est des Alpes centrales</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>Wert nicht ermittelt</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>&gt;2</t>
   </si>
   <si>
-    <t>Total</t>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1401701/583474</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Anteil Waldprobeflächen</t>
+      <t xml:space="preserve">proportion de placettes en forêt</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #326</t>
     </r>
   </si>
   <si>
-    <t>Anteil der Probeflächen, die die Walddefinition des LFI erfüllen, also von «Wald ohne Gebüschwald» oder «Gebüschwald» bedeckt sind.</t>
+    <t>Proportion de placettes d'échantillonnage qui correspondent à la définition IFN de la forêt, c'est-à-dire qui sont couvertes par de la «forêt sans la forêt buissonnante» ou de la «forêt buissonnante».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Ameisenhaufen</t>
+      <t xml:space="preserve">fourmilières</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2345</t>
     </r>
   </si>
   <si>
-    <t>Probeflächen mit keinem, einem, zwei oder mehr als zwei Haufen von Roten Waldameisen im 5-Aren-Kreis. Grundlage: Feldaufnahme (MID 837: Ameisenhaufennummer)</t>
+    <t>placettes d'échantillonnage avec aucun, un, deux ou plus de deux fourmilières de fourmis des bois dans le cercle de 5 ares. Source: relevé de terrain (MID 837: Ameisenhaufennummer)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeografische Region</t>
+      <t xml:space="preserve">région biogéographique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
+    <t>Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -697,76 +697,76 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
@@ -927,75 +927,75 @@
       </c>
       <c r="N13" s="6">
         <v>0.0</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="6">
         <v>95.2</v>
       </c>
       <c r="C14" s="6">
         <v>1.0</v>
       </c>
       <c r="D14" s="6">
         <v>98.3</v>
       </c>
       <c r="E14" s="6">
         <v>0.5</v>
       </c>
       <c r="F14" s="6">
-        <v>94.6</v>
+        <v>94.59999999999999</v>
       </c>
       <c r="G14" s="6">
         <v>0.8</v>
       </c>
       <c r="H14" s="6">
-        <v>88.9</v>
+        <v>88.90000000000001</v>
       </c>
       <c r="I14" s="6">
         <v>2.0</v>
       </c>
       <c r="J14" s="6">
-        <v>80.6</v>
+        <v>80.59999999999999</v>
       </c>
       <c r="K14" s="6">
         <v>2.1</v>
       </c>
       <c r="L14" s="6">
         <v>95.3</v>
       </c>
       <c r="M14" s="6">
         <v>1.1</v>
       </c>
       <c r="N14" s="6">
-        <v>93.6</v>
+        <v>93.59999999999999</v>
       </c>
       <c r="O14" s="6">
         <v>0.4</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="6">
         <v>4.2</v>
       </c>
       <c r="C15" s="6">
         <v>0.9</v>
       </c>
       <c r="D15" s="6">
         <v>1.6</v>
       </c>
       <c r="E15" s="6">
         <v>0.5</v>
       </c>
       <c r="F15" s="6">
         <v>4.5</v>
       </c>
       <c r="G15" s="6">
@@ -1158,235 +1158,235 @@
         <v>100.0</v>
       </c>
       <c r="M18" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N18" s="6">
         <v>100.0</v>
       </c>
       <c r="O18" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:15" customHeight="1" ht="21.75">
       <c r="A19" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1401701/583474</t>
           </r>
         </is>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
       <c r="N19" s="3"/>
       <c r="O19" s="3"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Anteil Waldprobeflächen</t>
+            <t xml:space="preserve">proportion de placettes en forêt</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #326</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:15" customHeight="1" ht="29">
       <c r="A23" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Ameisenhaufen</t>
+            <t xml:space="preserve">fourmilières</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2345</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:15" customHeight="1" ht="29">
       <c r="A26" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeografische Region</t>
+            <t xml:space="preserve">région biogéographique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>