--- v0 (2025-11-05)
+++ v1 (2026-07-01)
@@ -14,430 +14,430 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
-    <t>IFN5</t>
+    <t>LFI5</t>
   </si>
   <si>
-    <t>volume du bois fort de tige (UCB 2010)</t>
+    <t>Schaftderbholzvolumen (HG 2010)</t>
   </si>
   <si>
-    <t>assortiment · essence (5 classes)</t>
+    <t>Sortimentierungsart · Baumart (5 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: région économique</t>
+      <t xml:space="preserve">: Wirtschaftsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, sous-total</t>
+      <t xml:space="preserve">: %, Zwischentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
+    <t>Zustand 2018/26</t>
   </si>
   <si>
-    <t>région économique</t>
+    <t>Wirtschaftsregion</t>
   </si>
   <si>
-    <t>Ouest du Jura</t>
+    <t>Jura West</t>
   </si>
   <si>
-    <t>Est du Jura</t>
+    <t>Jura Ost</t>
   </si>
   <si>
-    <t>Ouest du Plateau</t>
+    <t>Mittelland West</t>
   </si>
   <si>
-    <t>Centre du Plateau</t>
+    <t>Mittelland Mitte</t>
   </si>
   <si>
-    <t>Est du Plateau</t>
+    <t>Mittelland Ost</t>
   </si>
   <si>
-    <t>Ouest des Préalpes</t>
+    <t>Voralpen West</t>
   </si>
   <si>
-    <t>Centre des Préalpes</t>
+    <t>Voralpen Mitte</t>
   </si>
   <si>
-    <t>Est des Préalpes</t>
+    <t>Voralpen Ost</t>
   </si>
   <si>
-    <t>Nord-ouest des Alpes</t>
+    <t>Alpen Nordwest</t>
   </si>
   <si>
-    <t>Centre des Alpes</t>
+    <t>Alpen Mitte</t>
   </si>
   <si>
-    <t>Nord-est des Alpes</t>
+    <t>Alpen Nordost</t>
   </si>
   <si>
-    <t>Sud-ouest des Alpes</t>
+    <t>Alpen Südwest</t>
   </si>
   <si>
-    <t>Sud-est des Alpes</t>
+    <t>Alpen Südost</t>
   </si>
   <si>
-    <t>Sud des Alpes</t>
+    <t>Alpensüdseite</t>
   </si>
   <si>
-    <t>Suisse</t>
+    <t>Schweiz</t>
   </si>
   <si>
-    <t>assortiment</t>
+    <t>Sortimentierungsart</t>
   </si>
   <si>
-    <t>essence (5 classes)</t>
+    <t>Baumart (5 Klassen)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>épicéa</t>
+    <t>Fichte</t>
   </si>
   <si>
-    <t>sapin</t>
+    <t>Tanne</t>
   </si>
   <si>
-    <t>autres résineux</t>
+    <t>übrige Nadelhölzer</t>
   </si>
   <si>
-    <t>hêtre</t>
+    <t>Buche</t>
   </si>
   <si>
-    <t>autres feuillus</t>
+    <t>übrige Laubhölzer</t>
   </si>
   <si>
-    <t>indéterminable</t>
+    <t>nicht bestimmbar</t>
   </si>
   <si>
-    <t>total</t>
+    <t>Total</t>
   </si>
   <si>
-    <t>bois résineux</t>
+    <t>Nadel-Holz</t>
   </si>
   <si>
-    <t>bois court résineux</t>
+    <t>Nadel-Kurzholz</t>
   </si>
   <si>
-    <t>bois mi-long résineux</t>
+    <t>Nadel-Mittellangholz</t>
   </si>
   <si>
-    <t>bois long résineux</t>
+    <t>Nadel-Langholz</t>
   </si>
   <si>
-    <t>bois rond feuillus</t>
+    <t>Laub-Rundholz</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1403837/585616</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">volume du bois fort de tige (UCB 2010)</t>
+      <t xml:space="preserve">Schaftderbholzvolumen (HG 2010)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #211</t>
     </r>
   </si>
   <si>
-    <t>Volume de bois de tige sans écorce ni souche d'au moins 7 cm de diamètre (limite du bois fort) de tous les arbres et arbustes d'au moins 12 cm de diamètre à hauteur de poitrine (DHP), déterminé au moyen des fonctions de volume de tige selon Kaufmann (2001). Les assortiments ont été définis selon l'édition de 2010 des Usages suisses du commerce du bois brut (UCB).</t>
+    <t>Holzvolumen des Schaftes ohne Rinde und ohne Stock von mindestens 7 cm Durchmesser (Derbholzgrenze) aller Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD), ermittelt mit den Schaftform-Funktionen gemäss Kaufmann (2001). Die Definition der Sortimente erfolgte nach den Handelsgebräuchen Ausgabe 2010.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">assortiment</t>
+      <t xml:space="preserve">Sortimentierungsart</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2221</t>
     </r>
   </si>
   <si>
-    <t>Tri des longueurs de bois ronds en cinq classes de longueur (4 pour les résineux et 1 pour les feuillus) selon les Usages suisses du commerce du bois brut, éditions de 2010 et 2021 (USC 2010). Source: enquête auprès des services forestiers (MID 2020: Classement des bois ronds résineux d'après les classes de longueur)</t>
+    <t>Längensortierung des Rundholzes in fünf Klassen (4 für Nadelholz und 1 für Laubholz) nach den Schweizer Handelsgebräuchen für Rohholz, Ausgaben 2010 und 2021 (HG 2010). Grundlage: Forstdienstbefragung (MID 2020: Längensortierung des Nadelrundholzes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">essence (5 classes)</t>
+      <t xml:space="preserve">Baumart (5 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1157</t>
     </r>
   </si>
   <si>
-    <t>Espèce des arbres et arbustes à partir d'un diamètre à hauteur de poitrine (DHP) de 12 cm, avec des classes distinctes pour les trois espèces ou groupes d'espèces les plus fréquents en Suisse (épicéa - Picea spp.; sapin - Abies spp.; hêtre - Fagus sylvatica) et les classes «autres résineux» et «autres feuillus» pour les autres espèces. Source: relevé de terrain (MID 50: Baumart)</t>
+    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) mit einzelnen Klassen für die drei allerhäufigsten Arten bzw. Artengruppen der Schweiz (Fichte - Picea spp.; Tanne - Abies spp.; Buche - Fagus sylvatica) und den Klassen «übrige Nadelhölzer» und «übrige Laubhölzer» für die restlichen Arten. Grundlage: Feldaufnahme (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région économique</t>
+      <t xml:space="preserve">Wirtschaftsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
+    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -789,51 +789,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -6464,51 +6464,51 @@
         <v>100.0</v>
       </c>
       <c r="AD68" s="6" t="s">
         <v>29</v>
       </c>
       <c r="AE68" s="6">
         <v>100.0</v>
       </c>
       <c r="AF68" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="69" spans="1:32" customHeight="1" ht="21.75">
       <c r="A69" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1403837/585616</t>
           </r>
         </is>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="3"/>
       <c r="H69" s="3"/>
       <c r="I69" s="3"/>
       <c r="J69" s="3"/>
       <c r="K69" s="3"/>
       <c r="L69" s="3"/>
@@ -6524,226 +6524,226 @@
       <c r="V69" s="3"/>
       <c r="W69" s="3"/>
       <c r="X69" s="3"/>
       <c r="Y69" s="3"/>
       <c r="Z69" s="3"/>
       <c r="AA69" s="3"/>
       <c r="AB69" s="3"/>
       <c r="AC69" s="3"/>
       <c r="AD69" s="3"/>
       <c r="AE69" s="3"/>
       <c r="AF69" s="3"/>
     </row>
     <row r="72" spans="1:32">
       <c r="A72" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">volume du bois fort de tige (UCB 2010)</t>
+            <t xml:space="preserve">Schaftderbholzvolumen (HG 2010)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #211</t>
           </r>
         </is>
       </c>
     </row>
     <row r="73" spans="1:32" customHeight="1" ht="29">
       <c r="A73" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="75" spans="1:32">
       <c r="A75" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">assortiment</t>
+            <t xml:space="preserve">Sortimentierungsart</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2221</t>
           </r>
         </is>
       </c>
     </row>
     <row r="76" spans="1:32" customHeight="1" ht="29">
       <c r="A76" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="78" spans="1:32">
       <c r="A78" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">essence (5 classes)</t>
+            <t xml:space="preserve">Baumart (5 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1157</t>
           </r>
         </is>
       </c>
     </row>
     <row r="79" spans="1:32" customHeight="1" ht="29">
       <c r="A79" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="81" spans="1:32">
       <c r="A81" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région économique</t>
+            <t xml:space="preserve">Wirtschaftsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="82" spans="1:32" customHeight="1" ht="29">
       <c r="A82" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="84" spans="1:32">
       <c r="A84" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="85" spans="1:32" customHeight="1" ht="29">
       <c r="A85" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="87" spans="1:32">
       <c r="A87" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="88" spans="1:32" customHeight="1" ht="29">
       <c r="A88" s="1" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AF1"/>
     <mergeCell ref="A2:AF2"/>