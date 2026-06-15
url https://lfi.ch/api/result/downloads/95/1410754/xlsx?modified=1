--- v0 (2025-12-05)
+++ v1 (2026-06-15)
@@ -1,363 +1,363 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>conifers and broadleaves</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Astreisigmasse der lebenden Bäume</t>
+  </si>
+  <si>
+    <t>Nadelholz, Laubholz</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: production region</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Produktionsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 kg/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...9 lines deleted...]
-    <t>production region</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Produktionsregion</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...11 lines deleted...]
-    <t>Switzerland</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Voralpen</t>
+  </si>
+  <si>
+    <t>Alpen</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>1000 kg/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>conifers</t>
-[...8 lines deleted...]
-    <t>total</t>
+    <t>Nadelholz</t>
+  </si>
+  <si>
+    <t>Laubholz</t>
+  </si>
+  <si>
+    <t>nicht bestimmbar</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1410754/592585</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">branch brushwood mass of living trees</t>
+      <t xml:space="preserve">Astreisigmasse der lebenden Bäume</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #48</t>
     </r>
   </si>
   <si>
-    <t>Dry weight (mass) of branches &lt;7 cm with bark from living trees and shrubs with a diameter at breast height (dbh) ≥12 cm.</t>
+    <t>Trockengewicht (Masse) des Astholzes mit einem Durchmesser von weniger als 7 cm in Rinde der lebenden Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">conifers and broadleaves</t>
+      <t xml:space="preserve">Nadelholz, Laubholz</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Type of trees and shrubs ≥12 cm in diameter at breast height (dbh) in two classes (conifers or broadleaves). Reference: Field Survey (MID 50: Baumart)</t>
+    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in zwei Klassen (Nadelholz, Laubholz). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">production region</t>
+      <t xml:space="preserve">Produktionsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into five regions (Jura, Plateau, Pre-Alps, Alps and Southern Alps) with relatively uniform growth and timber production conditions. The production regions were established by the Federal Office of Forestry long before the first National Forest Inventory (NFI1, 1983-1985). With a small exception along Lake Geneva, the boundaries of the production regions still follow the municipal boundaries of the time. Unlike the NFI, the Forestry Statistics of the Federal Statistical Office don't use the production regions as demarcation but rather the forestry zones, whose boundaries are somewhat different.</t>
+    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -691,63 +691,63 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1061,233 +1061,233 @@
         <v>13.9</v>
       </c>
       <c r="K17" s="6">
         <v>5</v>
       </c>
       <c r="L17" s="6">
         <v>18.9</v>
       </c>
       <c r="M17" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1410754/592585</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">branch brushwood mass of living trees</t>
+            <t xml:space="preserve">Astreisigmasse der lebenden Bäume</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #48</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">conifers and broadleaves</t>
+            <t xml:space="preserve">Nadelholz, Laubholz</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">production region</t>
+            <t xml:space="preserve">Produktionsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>