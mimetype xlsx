--- v1 (2026-06-15)
+++ v2 (2026-09-10)
@@ -12,425 +12,339 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>LFI5</t>
   </si>
   <si>
     <t>Astreisigmasse der lebenden Bäume</t>
   </si>
   <si>
     <t>Nadelholz, Laubholz</t>
   </si>
   <si>
-    <r>
-[...64 lines deleted...]
-    </r>
+    <t>Regionale Gliederung: Produktionsregion</t>
+  </si>
+  <si>
+    <t>Einheit: 1000 kg/ha</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
   </si>
   <si>
     <t>Zustand 2018/26</t>
   </si>
   <si>
     <t>Produktionsregion</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Mittelland</t>
   </si>
   <si>
     <t>Voralpen</t>
   </si>
   <si>
     <t>Alpen</t>
   </si>
   <si>
     <t>Alpensüdseite</t>
   </si>
   <si>
     <t>Schweiz</t>
   </si>
   <si>
     <t>1000 kg/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
     <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>Nadelholz</t>
   </si>
   <si>
     <t>Laubholz</t>
   </si>
   <si>
     <t>nicht bestimmbar</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <r>
-[...167 lines deleted...]
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>zugänglicher Wald ohne Gebüschwald LFI1-LFI5 [2382]
+Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>Produktionsregion [PRODREG, 49]
+Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>Astreisigmasse der lebenden Bäume [48], kg
+Trockengewicht (Masse) des Astholzes mit einem Durchmesser von weniger als 7 cm in Rinde der lebenden Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 27.04.2023 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t>Fläche [1], ha
+Fläche.</t>
+  </si>
+  <si>
+    <t>gerechnet am 27.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: 1000, Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>pro Hektar [1] - zugänglicher Wald ohne Gebüschwald LFI1-LFI5 [2382]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>Nadelholz, Laubholz [LBHNDH, 96]
+Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in zwei Klassen (Nadelholz, Laubholz). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
+  </si>
+  <si>
+    <t>gerechnet am 28.03.2024 08:46:27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>keine Angabe, Nadelholz, Laubholz, nicht bestimmbar, Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Übrige: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -695,648 +609,948 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M34"/>
+  <dimension ref="A1:M43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B19" sqref="B19:M43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="21" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12" customWidth="true" style="0"/>
+    <col min="5" max="5" width="4" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="4" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12" customWidth="true" style="0"/>
+    <col min="9" max="9" width="4" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13" customWidth="true" style="0"/>
+    <col min="11" max="11" width="5" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12" customWidth="true" style="0"/>
+    <col min="13" max="13" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...9 lines deleted...]
-      <c r="M10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
+      <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>11.0</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>5</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>10.9</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>5</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>19.4</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>4</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>15.6</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>3</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>7.8</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>9</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>13.6</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>8.2</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>4</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>7.7</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>4</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>4.9</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>6</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>1.8</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>7</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>6.0</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>6</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>5.3</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>0.0</v>
       </c>
-      <c r="C16" s="6" t="s">
+      <c r="C16" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>0.0</v>
       </c>
-      <c r="E16" s="6" t="s">
+      <c r="E16" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>0.0</v>
       </c>
-      <c r="G16" s="6" t="s">
+      <c r="G16" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>0.0</v>
       </c>
-      <c r="I16" s="6" t="s">
+      <c r="I16" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>0.0</v>
       </c>
-      <c r="K16" s="6" t="s">
+      <c r="K16" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>0.0</v>
       </c>
-      <c r="M16" s="6" t="s">
+      <c r="M16" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>19.1</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>3</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>18.6</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>3</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>24.3</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>3</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>17.4</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>2</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>13.9</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>5</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>18.9</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="21.75">
-      <c r="A18" t="inlineStr">
-[...38 lines deleted...]
-      <c r="M18" s="3"/>
+      <c r="A18" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
+      <c r="L18" s="2"/>
+      <c r="M18" s="2"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="6"/>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A21" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
     </row>
     <row r="27" spans="1:13">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="A28" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+    </row>
+    <row r="29" spans="1:13">
+      <c r="A29" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
     </row>
     <row r="30" spans="1:13">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="A32" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
     </row>
     <row r="33" spans="1:13">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+    </row>
+    <row r="36" spans="1:13">
+      <c r="A36" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+    </row>
+    <row r="42" spans="1:13">
+      <c r="A42" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+    </row>
+    <row r="43" spans="1:13">
+      <c r="A43" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A6:M6"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="B10:M10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A18:M18"/>
-    <mergeCell ref="A21:M21"/>
-[...8 lines deleted...]
-    <mergeCell ref="A34:M34"/>
+    <mergeCell ref="A19:M19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="C20:M20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="C21:M21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="C22:M22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="C23:M23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="C24:M24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="C25:M25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="C26:M26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="C27:M27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:M28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="C29:M29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:M30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:M31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:M32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:M33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:M34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:M35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:M36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:M37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:M38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:M39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:M40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="C41:M41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="C42:M42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="C43:M43"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>