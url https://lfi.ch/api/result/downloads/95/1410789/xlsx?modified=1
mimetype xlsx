--- v0 (2025-12-04)
+++ v1 (2026-07-04)
@@ -14,344 +14,344 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>ownership (2 categories)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>biomasse du bois mort</t>
+  </si>
+  <si>
+    <t>propriété (2 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: biogeographical region</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région biogéographique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: million kg</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Mio kg</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...9 lines deleted...]
-    <t>biogeographical region</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région biogéographique</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
-    <t>Northern Alps</t>
-[...14 lines deleted...]
-    <t>million kg</t>
+    <t>nord des Alpes</t>
+  </si>
+  <si>
+    <t>ouest des Alpes centrales</t>
+  </si>
+  <si>
+    <t>est des Alpes centrales</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>Mio kg</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>public</t>
-[...2 lines deleted...]
-    <t>private</t>
+    <t>publique</t>
+  </si>
+  <si>
+    <t>privée</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1410789/592620</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biomass of deadwood</t>
+      <t xml:space="preserve">biomasse du bois mort</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #71</t>
     </r>
   </si>
   <si>
-    <t>Dry weight (mass) of standing and lying deadwood, determined with the help of the species- and decomposition-dependent wood densities of the following components: 1) stemwood, merchantable branchwood, branch brushwood and roots of standing and lying dead trees and shrubs with a diameter at breast height (dbh) ≥12 cm without stem breakage; 2) stemwood of the still standing stump, branch brushwood and roots of standing dead trees and shrubs ≥12 cm dbh with stem breakage and 3) LIS-deadwood, i.e. the lying deadwood with a diameter ≥7 cm (merchantable wood without merchantable wood pieces in heaps of branches), which cannot be assigned to a tree or shrub ≥12 cm dbh.</t>
+    <t>Poids sec (masse) du bois mort sur pied et à terre, déterminé au moyen de densités de bois dépendantes de l'espèce et du degré de décomposition des composants suivants: 1) bois de tige, bois fort des branches, menu bois des branches et racines d'arbres et d'arbustes morts sur pied et à terre d'au moins 12 cm de diamètre à hauteur de poitrine (DHP) sans cassure de la tige, 2) bois de tige de la partie du tronc encore sur pied, menu bois des branches et racines d'arbres et d'arbustes morts sur pied d'au moins 12 cm de DHP avec cassure de la tige, et 3) bois mort LIS, c'est-à-dire bois mort à terre d'au moins 7 cm de diamètre (bois fort; sans parties de bois fort dans les tas de branches) qui ne peut être attribué à aucun arbre ou arbuste d'au moins 12 cm de DHP.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ownership (2 categories)</t>
+      <t xml:space="preserve">propriété (2 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #94</t>
     </r>
   </si>
   <si>
-    <t>Forest ownership, classified according to the two categories: 'public' and 'private'. Reference: Forest Service Survey (MID 365: Eigentum)</t>
+    <t>Régime de propriété de la forêt, identifié à l'aide des deux classes «public» et «privé». Source: enquête auprès des services forestiers (MID 365: Propriété)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeographical region</t>
+      <t xml:space="preserve">région biogéographique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
+    <t>Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -703,64 +703,64 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
@@ -1058,235 +1058,235 @@
         <v>3097</v>
       </c>
       <c r="M16" s="6">
         <v>8</v>
       </c>
       <c r="N16" s="6">
         <v>23042</v>
       </c>
       <c r="O16" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1410789/592620</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biomass of deadwood</t>
+            <t xml:space="preserve">biomasse du bois mort</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #71</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ownership (2 categories)</t>
+            <t xml:space="preserve">propriété (2 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #94</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeographical region</t>
+            <t xml:space="preserve">région biogéographique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>