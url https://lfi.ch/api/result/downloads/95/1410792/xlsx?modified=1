--- v0 (2026-01-25)
+++ v1 (2026-05-16)
@@ -14,344 +14,344 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>proprietà (2 classi)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Biomasse des Totholzes</t>
+  </si>
+  <si>
+    <t>Eigentum (2 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione dei boschi di protezione</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Schutzwaldregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: Mio kg</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...30 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Schutzwaldregion</t>
+  </si>
+  <si>
+    <t>Jura + Mittelland</t>
+  </si>
+  <si>
+    <t>Nordalpen West</t>
+  </si>
+  <si>
+    <t>Nordalpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>Mio kg</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>pubblica</t>
-[...5 lines deleted...]
-    <t>totale</t>
+    <t>öffentlich</t>
+  </si>
+  <si>
+    <t>privat</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1410792/592623</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">necromassa</t>
+      <t xml:space="preserve">Biomasse des Totholzes</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #71</t>
     </r>
   </si>
   <si>
-    <t>Peso secco (massa) del legno morto in piedi e a terra, determinato sulla base delle densità del legno dipendenti dalla specie e dal grado di decomposizione per le seguenti componenti: 1) legno del fusto, ramaglia commerciabile, ramaglia fine e radici degli alberi e arbusti morti in piedi e a terra di almeno 12 cm di diametro a petto d'uomo (DPU) senza rottura del fusto, 2) legno del fusto della parte ancora in piedi, ramaglia fine e radici degli alberi e arbusti morti in piedi di almeno 12 cm di DPU con una rottura del fusto, e 3) legno morto LIS, ossia legno morto a terra di almeno 7 cm di diametro (legno commerciabile; senza parti di legno commerciabile nei mucchi di rami) che non può essere attribuito ad alcun albero o arbusto di almeno 12 cm di DPU.</t>
+    <t>Trockengewicht (Masse) des stehenden und liegenden Totholzes, ermittelt mithilfe von art- und zersetzungsgradabhängigen Holzdichten aus folgenden Komponenten: 1) Schaftholz, Astderbholz, Astreisig und Wurzeln von stehenden und liegenden toten Bäumen und Sträuchern ab 12 cm Brusthöhendurchmesser (BHD) ohne Schaftbruch, 2) Schaftholz des noch stehenden Stumpfes, Astreisig und Wurzeln von stehenden toten Bäumen und Sträuchern ab 12 cm BHD mit Schaftbruch und 3) LIS-Totholz, d.h. dem liegendem Totholz ab 7 cm Durchmesser (Derbholz; ohne Derbholzstücke in Asthaufen), das keinem Baum oder Strauch ab 12 cm BHD zugeordnet werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proprietà (2 classi)</t>
+      <t xml:space="preserve">Eigentum (2 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #94</t>
     </r>
   </si>
   <si>
-    <t>Condizioni di proprietà del bosco, caratterizzate attraverso le due classi «pubblico» e «privato». Fonte: inchiesta presso il servizio forestale (MID 365: Eigentum)</t>
+    <t>Eigentumsverhältnis am Wald, charakterisiert mithilfe der zwei Klassen «öffentlich» und «privat». Grundlage: Forstdienstbefragung (MID 365: Eigentum)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione dei boschi di protezione</t>
+      <t xml:space="preserve">Schutzwaldregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
+    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1058,235 +1058,235 @@
         <v>2947</v>
       </c>
       <c r="M16" s="6">
         <v>8</v>
       </c>
       <c r="N16" s="6">
         <v>23471</v>
       </c>
       <c r="O16" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1410792/592623</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">necromassa</t>
+            <t xml:space="preserve">Biomasse des Totholzes</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #71</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proprietà (2 classi)</t>
+            <t xml:space="preserve">Eigentum (2 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #94</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione dei boschi di protezione</t>
+            <t xml:space="preserve">Schutzwaldregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>