--- v1 (2026-05-16)
+++ v2 (2026-07-28)
@@ -14,344 +14,344 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Eigentum (2 Klassen)</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>biomass of deadwood</t>
+  </si>
+  <si>
+    <t>ownership (2 categories)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Schutzwaldregion</t>
+      <t xml:space="preserve">regional demarcation</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: protection forest region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Mio kg</t>
+      <t xml:space="preserve">unit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: million kg</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">evaluation area</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: accessible forest without shrub forest</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
-[...33 lines deleted...]
-    <t>Mio kg</t>
+      <t xml:space="preserve">grid</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>protection forest region</t>
+  </si>
+  <si>
+    <t>Jura + Plateau</t>
+  </si>
+  <si>
+    <t>Northwestern Alps</t>
+  </si>
+  <si>
+    <t>Northeastern Alps</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Southwestern Alps </t>
+  </si>
+  <si>
+    <t>Southeastern Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>million kg</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>öffentlich</t>
-[...5 lines deleted...]
-    <t>Total</t>
+    <t>public</t>
+  </si>
+  <si>
+    <t>private</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1410792/592623</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Biomasse des Totholzes</t>
+      <t xml:space="preserve">biomass of deadwood</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #71</t>
     </r>
   </si>
   <si>
-    <t>Trockengewicht (Masse) des stehenden und liegenden Totholzes, ermittelt mithilfe von art- und zersetzungsgradabhängigen Holzdichten aus folgenden Komponenten: 1) Schaftholz, Astderbholz, Astreisig und Wurzeln von stehenden und liegenden toten Bäumen und Sträuchern ab 12 cm Brusthöhendurchmesser (BHD) ohne Schaftbruch, 2) Schaftholz des noch stehenden Stumpfes, Astreisig und Wurzeln von stehenden toten Bäumen und Sträuchern ab 12 cm BHD mit Schaftbruch und 3) LIS-Totholz, d.h. dem liegendem Totholz ab 7 cm Durchmesser (Derbholz; ohne Derbholzstücke in Asthaufen), das keinem Baum oder Strauch ab 12 cm BHD zugeordnet werden kann.</t>
+    <t>Dry weight (mass) of standing and lying deadwood, determined with the help of the species- and decomposition-dependent wood densities of the following components: 1) stemwood, merchantable branchwood, branch brushwood and roots of standing and lying dead trees and shrubs with a diameter at breast height (dbh) ≥12 cm without stem breakage; 2) stemwood of the still standing stump, branch brushwood and roots of standing dead trees and shrubs ≥12 cm dbh with stem breakage and 3) LIS-deadwood, i.e. the lying deadwood with a diameter ≥7 cm (merchantable wood without merchantable wood pieces in heaps of branches), which cannot be assigned to a tree or shrub ≥12 cm dbh.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Eigentum (2 Klassen)</t>
+      <t xml:space="preserve">ownership (2 categories)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #94</t>
     </r>
   </si>
   <si>
-    <t>Eigentumsverhältnis am Wald, charakterisiert mithilfe der zwei Klassen «öffentlich» und «privat». Grundlage: Forstdienstbefragung (MID 365: Eigentum)</t>
+    <t>Forest ownership, classified according to the two categories: 'public' and 'private'. Reference: Forest Service Survey (MID 365: Eigentum)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Schutzwaldregion</t>
+      <t xml:space="preserve">protective forest region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
+    <t>Demarcation of Switzerland used in NFI for protective forest analyses. The six protective forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">accessible forest without shrub forest</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
+    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of 9 on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -703,64 +703,64 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
@@ -1058,235 +1058,235 @@
         <v>2947</v>
       </c>
       <c r="M16" s="6">
         <v>8</v>
       </c>
       <c r="N16" s="6">
         <v>23471</v>
       </c>
       <c r="O16" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1410792/592623</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Biomasse des Totholzes</t>
+            <t xml:space="preserve">biomass of deadwood</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #71</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Eigentum (2 Klassen)</t>
+            <t xml:space="preserve">ownership (2 categories)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #94</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Schutzwaldregion</t>
+            <t xml:space="preserve">protective forest region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+            <t xml:space="preserve">accessible forest without shrub forest</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>