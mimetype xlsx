--- v0 (2026-01-26)
+++ v1 (2026-09-10)
@@ -1,436 +1,346 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
-[...81 lines deleted...]
-    <t>production region</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+  <si>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Biomasse der stehenden toten Bäume</t>
+  </si>
+  <si>
+    <t>Nadelholz, Laubholz</t>
+  </si>
+  <si>
+    <t>Regionale Gliederung: Produktionsregion</t>
+  </si>
+  <si>
+    <t>Einheit: %, Spaltentotal</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: zugänglicher Wald ohne Gebüschwald</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Produktionsregion</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...11 lines deleted...]
-    <t>Switzerland</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Voralpen</t>
+  </si>
+  <si>
+    <t>Alpen</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>conifers</t>
-[...179 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Nadelholz</t>
+  </si>
+  <si>
+    <t>Laubholz</t>
+  </si>
+  <si>
+    <t>nicht bestimmbar</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>zugänglicher Wald ohne Gebüschwald [434]
+Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>Produktionsregion [PRODREG, 49]
+Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>Biomasse der stehenden toten Bäume [69], kg
+Trockengewicht (Masse) der stehenden toten Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD). Ermittelt wird diese Masse mithilfe von art- und zersetzungsgradabhängigen Holzdichten aus den Baumteilen Wurzeln und Schaftholz sowie je nach Zersetzungsgrad auch dem Astderbholz.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 27.04.2023 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>Spaltentotal [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>Nadelholz, Laubholz [LBHNDH, 96]
+Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in zwei Klassen (Nadelholz, Laubholz). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
+  </si>
+  <si>
+    <t>gerechnet am 28.03.2024 08:46:27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>keine Angabe, Nadelholz, Laubholz, nicht bestimmbar, Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Übrige: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -691,652 +601,954 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M34"/>
+  <dimension ref="A1:M43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B19" sqref="B19:M43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="21" customWidth="true" style="0"/>
+    <col min="2" max="2" width="6" customWidth="true" style="0"/>
+    <col min="3" max="3" width="5" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="7" customWidth="true" style="0"/>
+    <col min="6" max="6" width="6" customWidth="true" style="0"/>
+    <col min="7" max="7" width="6" customWidth="true" style="0"/>
+    <col min="8" max="8" width="6" customWidth="true" style="0"/>
+    <col min="9" max="9" width="5" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9" customWidth="true" style="0"/>
+    <col min="11" max="11" width="9" customWidth="true" style="0"/>
+    <col min="12" max="12" width="6" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...9 lines deleted...]
-      <c r="M10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
+      <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="6">
+      <c r="C13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F13" s="6">
+      <c r="E13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H13" s="6">
+      <c r="G13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J13" s="6">
+      <c r="I13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L13" s="6">
+      <c r="K13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="6">
-[...2 lines deleted...]
-      <c r="C14" s="6">
+      <c r="B14" s="5">
+        <v>71.59999999999999</v>
+      </c>
+      <c r="C14" s="5">
         <v>5.1</v>
       </c>
-      <c r="D14" s="6">
-[...2 lines deleted...]
-      <c r="E14" s="6">
+      <c r="D14" s="5">
+        <v>69.59999999999999</v>
+      </c>
+      <c r="E14" s="5">
         <v>5.3</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>80.7</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>3.1</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>81.7</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>2.9</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>35.5</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>5.7</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>70.8</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>1.9</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>28.4</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>5.1</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>30.4</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>5.3</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>19.3</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>3.1</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>18.3</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>2.9</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>64.5</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>5.7</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>29.2</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>1.9</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>0.0</v>
       </c>
-      <c r="C16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="6">
+      <c r="C16" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D16" s="5">
         <v>0.0</v>
       </c>
-      <c r="E16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F16" s="6">
+      <c r="E16" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" s="5">
         <v>0.0</v>
       </c>
-      <c r="G16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H16" s="6">
+      <c r="G16" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H16" s="5">
         <v>0.0</v>
       </c>
-      <c r="I16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J16" s="6">
+      <c r="I16" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J16" s="5">
         <v>0.0</v>
       </c>
-      <c r="K16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L16" s="6">
+      <c r="K16" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L16" s="5">
         <v>0.0</v>
       </c>
-      <c r="M16" s="6" t="s">
+      <c r="M16" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>100.0</v>
       </c>
-      <c r="C17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="6">
+      <c r="C17" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D17" s="5">
         <v>100.0</v>
       </c>
-      <c r="E17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F17" s="6">
+      <c r="E17" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" s="5">
         <v>100.0</v>
       </c>
-      <c r="G17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H17" s="6">
+      <c r="G17" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H17" s="5">
         <v>100.0</v>
       </c>
-      <c r="I17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J17" s="6">
+      <c r="I17" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J17" s="5">
         <v>100.0</v>
       </c>
-      <c r="K17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L17" s="6">
+      <c r="K17" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L17" s="5">
         <v>100.0</v>
       </c>
-      <c r="M17" s="6" t="s">
+      <c r="M17" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="21.75">
-      <c r="A18" t="inlineStr">
-[...38 lines deleted...]
-      <c r="M18" s="3"/>
+      <c r="A18" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
+      <c r="L18" s="2"/>
+      <c r="M18" s="2"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="6"/>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A21" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
     </row>
     <row r="27" spans="1:13">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="A28" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+    </row>
+    <row r="29" spans="1:13">
+      <c r="A29" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
     </row>
     <row r="30" spans="1:13">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="A32" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
     </row>
     <row r="33" spans="1:13">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+    </row>
+    <row r="36" spans="1:13">
+      <c r="A36" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+    </row>
+    <row r="42" spans="1:13">
+      <c r="A42" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+    </row>
+    <row r="43" spans="1:13">
+      <c r="A43" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A6:M6"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="B10:M10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A18:M18"/>
-    <mergeCell ref="A21:M21"/>
-[...8 lines deleted...]
-    <mergeCell ref="A34:M34"/>
+    <mergeCell ref="A19:M19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="C20:M20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="C21:M21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="C22:M22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="C23:M23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="C24:M24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="C25:M25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="C26:M26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="C27:M27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:M28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="C29:M29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:M30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:M31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:M32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:M33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:M34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:M35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:M36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:M37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:M38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:M39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:M40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="C41:M41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="C42:M42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="C43:M43"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>