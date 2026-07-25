--- v0 (2026-01-08)
+++ v1 (2026-07-25)
@@ -14,359 +14,359 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>time of last treatment (in 10-year classes)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Zeitpunkt des letzten Eingriffs (10-Jahres-Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: biogeographical region</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: biogeografische Region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">Einheit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...9 lines deleted...]
-    <t>biogeographical region</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...14 lines deleted...]
-    <t>Switzerland</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>=10 years ago</t>
-[...20 lines deleted...]
-    <t>total</t>
+    <t>vor =10 Jahren</t>
+  </si>
+  <si>
+    <t>vor 11-20 Jahren</t>
+  </si>
+  <si>
+    <t>vor 21-30 Jahren</t>
+  </si>
+  <si>
+    <t>vor 31-40 Jahren</t>
+  </si>
+  <si>
+    <t>vor 41-50 Jahren</t>
+  </si>
+  <si>
+    <t>vor 51-100 Jahren</t>
+  </si>
+  <si>
+    <t>letzter Eingriff vor &gt;100 Jahren oder nie genutzt</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1411372/593203</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">time of last treatment (in 10-year classes)</t>
+      <t xml:space="preserve">Zeitpunkt des letzten Eingriffs (10-Jahres-Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1256</t>
     </r>
   </si>
   <si>
-    <t>Number of years since the last silvicultural treatment – in classes of ten years. Silvicultural treatments include harvesting and tending interventions, planting and afforestation, as well as sanitary and safety interventions. Reference: Forest Service Survey (MID: 607: Anzahl Jahre seit dem letzten Eingriff)</t>
+    <t>Anzahl Jahre seit dem letzten waldbaulichen Eingriff in Klassen zu zehn Jahren. Als waldbauliche Eingriffe gelten Nutzungs- und Pflegeeingriffe, Pflanzungen und Aufforstungen sowie Sanitär- und Sicherheitseingriffe. Grundlage: Forstdienstbefragung (MID: 607: Anzahl Jahre seit dem letzten Eingriff)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeographical region</t>
+      <t xml:space="preserve">biogeografische Region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
+    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
+    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -385,66 +385,63 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" quotePrefix="1" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -721,51 +718,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="63.556" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -879,667 +876,667 @@
         <v>17</v>
       </c>
       <c r="J12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="7">
+      <c r="B13" s="6">
         <v>0.0</v>
       </c>
-      <c r="C13" s="7" t="s">
+      <c r="C13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="7">
+      <c r="D13" s="6">
         <v>0.0</v>
       </c>
-      <c r="E13" s="7" t="s">
+      <c r="E13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="F13" s="7">
+      <c r="F13" s="6">
         <v>0.0</v>
       </c>
-      <c r="G13" s="7" t="s">
+      <c r="G13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="H13" s="7">
+      <c r="H13" s="6">
         <v>0.0</v>
       </c>
-      <c r="I13" s="7" t="s">
+      <c r="I13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="J13" s="7">
+      <c r="J13" s="6">
         <v>0.0</v>
       </c>
-      <c r="K13" s="7" t="s">
+      <c r="K13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="L13" s="7">
+      <c r="L13" s="6">
         <v>0.0</v>
       </c>
-      <c r="M13" s="7" t="s">
+      <c r="M13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="N13" s="7">
+      <c r="N13" s="6">
         <v>0.0</v>
       </c>
-      <c r="O13" s="7" t="s">
+      <c r="O13" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="6" t="s">
+      <c r="A14" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="7">
+      <c r="B14" s="6">
         <v>56.9</v>
       </c>
-      <c r="C14" s="7">
+      <c r="C14" s="6">
         <v>2.2</v>
       </c>
-      <c r="D14" s="7">
+      <c r="D14" s="6">
         <v>69.7</v>
       </c>
-      <c r="E14" s="7">
+      <c r="E14" s="6">
         <v>1.7</v>
       </c>
-      <c r="F14" s="7">
+      <c r="F14" s="6">
         <v>36.0</v>
       </c>
-      <c r="G14" s="7">
+      <c r="G14" s="6">
         <v>1.6</v>
       </c>
-      <c r="H14" s="7">
+      <c r="H14" s="6">
         <v>22.5</v>
       </c>
-      <c r="I14" s="7">
+      <c r="I14" s="6">
         <v>2.5</v>
       </c>
-      <c r="J14" s="7">
+      <c r="J14" s="6">
         <v>26.2</v>
       </c>
-      <c r="K14" s="7">
+      <c r="K14" s="6">
         <v>2.1</v>
       </c>
-      <c r="L14" s="7">
+      <c r="L14" s="6">
         <v>11.0</v>
       </c>
-      <c r="M14" s="7">
+      <c r="M14" s="6">
         <v>1.5</v>
       </c>
-      <c r="N14" s="7">
+      <c r="N14" s="6">
         <v>40.9</v>
       </c>
-      <c r="O14" s="7">
+      <c r="O14" s="6">
         <v>0.8</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="7">
+      <c r="B15" s="6">
         <v>16.6</v>
       </c>
-      <c r="C15" s="7">
+      <c r="C15" s="6">
         <v>1.6</v>
       </c>
-      <c r="D15" s="7">
+      <c r="D15" s="6">
         <v>20.0</v>
       </c>
-      <c r="E15" s="7">
+      <c r="E15" s="6">
         <v>1.5</v>
       </c>
-      <c r="F15" s="7">
+      <c r="F15" s="6">
         <v>20.7</v>
       </c>
-      <c r="G15" s="7">
+      <c r="G15" s="6">
         <v>1.4</v>
       </c>
-      <c r="H15" s="7">
+      <c r="H15" s="6">
         <v>13.8</v>
       </c>
-      <c r="I15" s="7">
+      <c r="I15" s="6">
         <v>2.0</v>
       </c>
-      <c r="J15" s="7">
+      <c r="J15" s="6">
         <v>12.5</v>
       </c>
-      <c r="K15" s="7">
+      <c r="K15" s="6">
         <v>1.6</v>
       </c>
-      <c r="L15" s="7">
+      <c r="L15" s="6">
         <v>5.8</v>
       </c>
-      <c r="M15" s="7">
+      <c r="M15" s="6">
         <v>1.1</v>
       </c>
-      <c r="N15" s="7">
+      <c r="N15" s="6">
         <v>16.3</v>
       </c>
-      <c r="O15" s="7">
+      <c r="O15" s="6">
         <v>0.6</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="7">
+      <c r="B16" s="6">
         <v>10.9</v>
       </c>
-      <c r="C16" s="7">
+      <c r="C16" s="6">
         <v>1.4</v>
       </c>
-      <c r="D16" s="7">
+      <c r="D16" s="6">
         <v>5.1</v>
       </c>
-      <c r="E16" s="7">
+      <c r="E16" s="6">
         <v>0.8</v>
       </c>
-      <c r="F16" s="7">
+      <c r="F16" s="6">
         <v>12.3</v>
       </c>
-      <c r="G16" s="7">
+      <c r="G16" s="6">
         <v>1.1</v>
       </c>
-      <c r="H16" s="7">
+      <c r="H16" s="6">
         <v>10.0</v>
       </c>
-      <c r="I16" s="7">
+      <c r="I16" s="6">
         <v>1.8</v>
       </c>
-      <c r="J16" s="7">
+      <c r="J16" s="6">
         <v>14.1</v>
       </c>
-      <c r="K16" s="7">
+      <c r="K16" s="6">
         <v>1.7</v>
       </c>
-      <c r="L16" s="7">
+      <c r="L16" s="6">
         <v>6.2</v>
       </c>
-      <c r="M16" s="7">
+      <c r="M16" s="6">
         <v>1.2</v>
       </c>
-      <c r="N16" s="7">
+      <c r="N16" s="6">
         <v>9.7</v>
       </c>
-      <c r="O16" s="7">
+      <c r="O16" s="6">
         <v>0.5</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="7">
+      <c r="B17" s="6">
         <v>5.1</v>
       </c>
-      <c r="C17" s="7">
+      <c r="C17" s="6">
         <v>1.0</v>
       </c>
-      <c r="D17" s="7">
+      <c r="D17" s="6">
         <v>2.4</v>
       </c>
-      <c r="E17" s="7">
+      <c r="E17" s="6">
         <v>0.6</v>
       </c>
-      <c r="F17" s="7">
+      <c r="F17" s="6">
         <v>7.8</v>
       </c>
-      <c r="G17" s="7">
+      <c r="G17" s="6">
         <v>0.9</v>
       </c>
-      <c r="H17" s="7">
+      <c r="H17" s="6">
         <v>6.0</v>
       </c>
-      <c r="I17" s="7">
+      <c r="I17" s="6">
         <v>1.4</v>
       </c>
-      <c r="J17" s="7">
+      <c r="J17" s="6">
         <v>12.1</v>
       </c>
-      <c r="K17" s="7">
+      <c r="K17" s="6">
         <v>1.6</v>
       </c>
-      <c r="L17" s="7">
+      <c r="L17" s="6">
         <v>8.8</v>
       </c>
-      <c r="M17" s="7">
+      <c r="M17" s="6">
         <v>1.3</v>
       </c>
-      <c r="N17" s="7">
+      <c r="N17" s="6">
         <v>6.7</v>
       </c>
-      <c r="O17" s="7">
+      <c r="O17" s="6">
         <v>0.4</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="7">
+      <c r="B18" s="6">
         <v>3.5</v>
       </c>
-      <c r="C18" s="7">
+      <c r="C18" s="6">
         <v>0.8</v>
       </c>
-      <c r="D18" s="7">
+      <c r="D18" s="6">
         <v>0.5</v>
       </c>
-      <c r="E18" s="7">
+      <c r="E18" s="6">
         <v>0.3</v>
       </c>
-      <c r="F18" s="7">
+      <c r="F18" s="6">
         <v>5.1</v>
       </c>
-      <c r="G18" s="7">
+      <c r="G18" s="6">
         <v>0.7</v>
       </c>
-      <c r="H18" s="7">
+      <c r="H18" s="6">
         <v>5.6</v>
       </c>
-      <c r="I18" s="7">
+      <c r="I18" s="6">
         <v>1.4</v>
       </c>
-      <c r="J18" s="7">
+      <c r="J18" s="6">
         <v>8.2</v>
       </c>
-      <c r="K18" s="7">
+      <c r="K18" s="6">
         <v>1.3</v>
       </c>
-      <c r="L18" s="7">
+      <c r="L18" s="6">
         <v>7.4</v>
       </c>
-      <c r="M18" s="7">
+      <c r="M18" s="6">
         <v>1.2</v>
       </c>
-      <c r="N18" s="7">
+      <c r="N18" s="6">
         <v>4.6</v>
       </c>
-      <c r="O18" s="7">
+      <c r="O18" s="6">
         <v>0.4</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="7">
+      <c r="B19" s="6">
         <v>6.1</v>
       </c>
-      <c r="C19" s="7">
+      <c r="C19" s="6">
         <v>1.0</v>
       </c>
-      <c r="D19" s="7">
+      <c r="D19" s="6">
         <v>2.0</v>
       </c>
-      <c r="E19" s="7">
+      <c r="E19" s="6">
         <v>0.5</v>
       </c>
-      <c r="F19" s="7">
+      <c r="F19" s="6">
         <v>11.2</v>
       </c>
-      <c r="G19" s="7">
+      <c r="G19" s="6">
         <v>1.0</v>
       </c>
-      <c r="H19" s="7">
+      <c r="H19" s="6">
         <v>27.2</v>
       </c>
-      <c r="I19" s="7">
+      <c r="I19" s="6">
         <v>2.6</v>
       </c>
-      <c r="J19" s="7">
+      <c r="J19" s="6">
         <v>14.6</v>
       </c>
-      <c r="K19" s="7">
+      <c r="K19" s="6">
         <v>1.7</v>
       </c>
-      <c r="L19" s="7">
+      <c r="L19" s="6">
         <v>38.9</v>
       </c>
-      <c r="M19" s="7">
+      <c r="M19" s="6">
         <v>2.3</v>
       </c>
-      <c r="N19" s="7">
+      <c r="N19" s="6">
         <v>14.0</v>
       </c>
-      <c r="O19" s="7">
+      <c r="O19" s="6">
         <v>0.6</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="B20" s="7">
+      <c r="B20" s="6">
         <v>0.9</v>
       </c>
-      <c r="C20" s="7">
+      <c r="C20" s="6">
         <v>0.4</v>
       </c>
-      <c r="D20" s="7">
+      <c r="D20" s="6">
         <v>0.3</v>
       </c>
-      <c r="E20" s="7">
+      <c r="E20" s="6">
         <v>0.2</v>
       </c>
-      <c r="F20" s="7">
+      <c r="F20" s="6">
         <v>6.8</v>
       </c>
-      <c r="G20" s="7">
+      <c r="G20" s="6">
         <v>0.8</v>
       </c>
-      <c r="H20" s="7">
+      <c r="H20" s="6">
         <v>14.8</v>
       </c>
-      <c r="I20" s="7">
+      <c r="I20" s="6">
         <v>2.1</v>
       </c>
-      <c r="J20" s="7">
+      <c r="J20" s="6">
         <v>12.4</v>
       </c>
-      <c r="K20" s="7">
+      <c r="K20" s="6">
         <v>1.6</v>
       </c>
-      <c r="L20" s="7">
+      <c r="L20" s="6">
         <v>21.9</v>
       </c>
-      <c r="M20" s="7">
+      <c r="M20" s="6">
         <v>1.9</v>
       </c>
-      <c r="N20" s="7">
+      <c r="N20" s="6">
         <v>7.9</v>
       </c>
-      <c r="O20" s="7">
+      <c r="O20" s="6">
         <v>0.5</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B21" s="7">
+      <c r="B21" s="6">
         <v>100.0</v>
       </c>
-      <c r="C21" s="7" t="s">
+      <c r="C21" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="D21" s="7">
+      <c r="D21" s="6">
         <v>100.0</v>
       </c>
-      <c r="E21" s="7" t="s">
+      <c r="E21" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="F21" s="7">
+      <c r="F21" s="6">
         <v>100.0</v>
       </c>
-      <c r="G21" s="7" t="s">
+      <c r="G21" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="H21" s="7">
+      <c r="H21" s="6">
         <v>100.0</v>
       </c>
-      <c r="I21" s="7" t="s">
+      <c r="I21" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="J21" s="7">
+      <c r="J21" s="6">
         <v>100.0</v>
       </c>
-      <c r="K21" s="7" t="s">
+      <c r="K21" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="L21" s="7">
+      <c r="L21" s="6">
         <v>100.0</v>
       </c>
-      <c r="M21" s="7" t="s">
+      <c r="M21" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="N21" s="7">
+      <c r="N21" s="6">
         <v>100.0</v>
       </c>
-      <c r="O21" s="7" t="s">
+      <c r="O21" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:15" customHeight="1" ht="21.75">
       <c r="A22" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1411372/593203</t>
           </r>
         </is>
       </c>
       <c r="B22" s="3"/>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3"/>
       <c r="K22" s="3"/>
       <c r="L22" s="3"/>
       <c r="M22" s="3"/>
       <c r="N22" s="3"/>
       <c r="O22" s="3"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:15" customHeight="1" ht="29">
       <c r="A26" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">time of last treatment (in 10-year classes)</t>
+            <t xml:space="preserve">Zeitpunkt des letzten Eingriffs (10-Jahres-Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1256</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeographical region</t>
+            <t xml:space="preserve">biogeografische Region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:15" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>