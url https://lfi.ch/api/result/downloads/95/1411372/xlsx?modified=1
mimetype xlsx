--- v1 (2026-07-25)
+++ v2 (2026-07-25)
@@ -14,359 +14,359 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Zeitpunkt des letzten Eingriffs (10-Jahres-Klassen)</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>forest area</t>
+  </si>
+  <si>
+    <t>time of last treatment (in 10-year classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: biogeografische Region</t>
+      <t xml:space="preserve">regional demarcation</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: biogeographical region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, Spaltentotal</t>
+      <t xml:space="preserve">unit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, column total</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">evaluation area</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
-[...9 lines deleted...]
-    <t>biogeografische Region</t>
+      <t xml:space="preserve">grid</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>biogeographical region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...14 lines deleted...]
-    <t>Schweiz</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Northern Alps</t>
+  </si>
+  <si>
+    <t>Western Central-Alps</t>
+  </si>
+  <si>
+    <t>Eastern Central-Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>vor =10 Jahren</t>
-[...20 lines deleted...]
-    <t>Total</t>
+    <t>=10 years ago</t>
+  </si>
+  <si>
+    <t>11-20 years ago</t>
+  </si>
+  <si>
+    <t>21-30 years ago</t>
+  </si>
+  <si>
+    <t>31-40 years ago</t>
+  </si>
+  <si>
+    <t>41-50 years ago</t>
+  </si>
+  <si>
+    <t>51-100 years ago</t>
+  </si>
+  <si>
+    <t>&gt;100 years ago or never</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1411372/593203</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldfläche</t>
+      <t xml:space="preserve">forest area</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Zeitpunkt des letzten Eingriffs (10-Jahres-Klassen)</t>
+      <t xml:space="preserve">time of last treatment (in 10-year classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1256</t>
     </r>
   </si>
   <si>
-    <t>Anzahl Jahre seit dem letzten waldbaulichen Eingriff in Klassen zu zehn Jahren. Als waldbauliche Eingriffe gelten Nutzungs- und Pflegeeingriffe, Pflanzungen und Aufforstungen sowie Sanitär- und Sicherheitseingriffe. Grundlage: Forstdienstbefragung (MID: 607: Anzahl Jahre seit dem letzten Eingriff)</t>
+    <t>Number of years since the last silvicultural treatment – in classes of ten years. Silvicultural treatments include harvesting and tending interventions, planting and afforestation, as well as sanitary and safety interventions. Reference: Forest Service Survey (MID: 607: Anzahl Jahre seit dem letzten Eingriff)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeografische Region</t>
+      <t xml:space="preserve">biogeographical region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
+    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of 9 on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -385,63 +385,66 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" quotePrefix="1" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -718,51 +721,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="63.556" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -876,667 +879,667 @@
         <v>17</v>
       </c>
       <c r="J12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="7">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="7">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="7">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="7">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="7">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="7">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="N13" s="6">
+      <c r="N13" s="7">
         <v>0.0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="7">
         <v>56.9</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="7">
         <v>2.2</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="7">
         <v>69.7</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="7">
         <v>1.7</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="7">
         <v>36.0</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="7">
         <v>1.6</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="7">
         <v>22.5</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="7">
         <v>2.5</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="7">
         <v>26.2</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="7">
         <v>2.1</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="7">
         <v>11.0</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="7">
         <v>1.5</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="7">
         <v>40.9</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="7">
         <v>0.8</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="7">
         <v>16.6</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="7">
         <v>1.6</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="7">
         <v>20.0</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="7">
         <v>1.5</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="7">
         <v>20.7</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="7">
         <v>1.4</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="7">
         <v>13.8</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="7">
         <v>2.0</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="7">
         <v>12.5</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="7">
         <v>1.6</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="7">
         <v>5.8</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="7">
         <v>1.1</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="7">
         <v>16.3</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="7">
         <v>0.6</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="7">
         <v>10.9</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="7">
         <v>1.4</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="7">
         <v>5.1</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="7">
         <v>0.8</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="7">
         <v>12.3</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="7">
         <v>1.1</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="7">
         <v>10.0</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="7">
         <v>1.8</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="7">
         <v>14.1</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="7">
         <v>1.7</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="7">
         <v>6.2</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="7">
         <v>1.2</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="7">
         <v>9.7</v>
       </c>
-      <c r="O16" s="6">
+      <c r="O16" s="7">
         <v>0.5</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="7">
         <v>5.1</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="7">
         <v>1.0</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="7">
         <v>2.4</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="7">
         <v>0.6</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="7">
         <v>7.8</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="7">
         <v>0.9</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="7">
         <v>6.0</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="7">
         <v>1.4</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="7">
         <v>12.1</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="7">
         <v>1.6</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="7">
         <v>8.8</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="7">
         <v>1.3</v>
       </c>
-      <c r="N17" s="6">
+      <c r="N17" s="7">
         <v>6.7</v>
       </c>
-      <c r="O17" s="6">
+      <c r="O17" s="7">
         <v>0.4</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="7">
         <v>3.5</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="7">
         <v>0.8</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="7">
         <v>0.5</v>
       </c>
-      <c r="E18" s="6">
+      <c r="E18" s="7">
         <v>0.3</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="7">
         <v>5.1</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G18" s="7">
         <v>0.7</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="7">
         <v>5.6</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I18" s="7">
         <v>1.4</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="7">
         <v>8.2</v>
       </c>
-      <c r="K18" s="6">
+      <c r="K18" s="7">
         <v>1.3</v>
       </c>
-      <c r="L18" s="6">
+      <c r="L18" s="7">
         <v>7.4</v>
       </c>
-      <c r="M18" s="6">
+      <c r="M18" s="7">
         <v>1.2</v>
       </c>
-      <c r="N18" s="6">
+      <c r="N18" s="7">
         <v>4.6</v>
       </c>
-      <c r="O18" s="6">
+      <c r="O18" s="7">
         <v>0.4</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="6">
+      <c r="B19" s="7">
         <v>6.1</v>
       </c>
-      <c r="C19" s="6">
+      <c r="C19" s="7">
         <v>1.0</v>
       </c>
-      <c r="D19" s="6">
+      <c r="D19" s="7">
         <v>2.0</v>
       </c>
-      <c r="E19" s="6">
+      <c r="E19" s="7">
         <v>0.5</v>
       </c>
-      <c r="F19" s="6">
+      <c r="F19" s="7">
         <v>11.2</v>
       </c>
-      <c r="G19" s="6">
+      <c r="G19" s="7">
         <v>1.0</v>
       </c>
-      <c r="H19" s="6">
+      <c r="H19" s="7">
         <v>27.2</v>
       </c>
-      <c r="I19" s="6">
+      <c r="I19" s="7">
         <v>2.6</v>
       </c>
-      <c r="J19" s="6">
+      <c r="J19" s="7">
         <v>14.6</v>
       </c>
-      <c r="K19" s="6">
+      <c r="K19" s="7">
         <v>1.7</v>
       </c>
-      <c r="L19" s="6">
+      <c r="L19" s="7">
         <v>38.9</v>
       </c>
-      <c r="M19" s="6">
+      <c r="M19" s="7">
         <v>2.3</v>
       </c>
-      <c r="N19" s="6">
+      <c r="N19" s="7">
         <v>14.0</v>
       </c>
-      <c r="O19" s="6">
+      <c r="O19" s="7">
         <v>0.6</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="B20" s="6">
+      <c r="B20" s="7">
         <v>0.9</v>
       </c>
-      <c r="C20" s="6">
+      <c r="C20" s="7">
         <v>0.4</v>
       </c>
-      <c r="D20" s="6">
+      <c r="D20" s="7">
         <v>0.3</v>
       </c>
-      <c r="E20" s="6">
+      <c r="E20" s="7">
         <v>0.2</v>
       </c>
-      <c r="F20" s="6">
+      <c r="F20" s="7">
         <v>6.8</v>
       </c>
-      <c r="G20" s="6">
+      <c r="G20" s="7">
         <v>0.8</v>
       </c>
-      <c r="H20" s="6">
+      <c r="H20" s="7">
         <v>14.8</v>
       </c>
-      <c r="I20" s="6">
+      <c r="I20" s="7">
         <v>2.1</v>
       </c>
-      <c r="J20" s="6">
+      <c r="J20" s="7">
         <v>12.4</v>
       </c>
-      <c r="K20" s="6">
+      <c r="K20" s="7">
         <v>1.6</v>
       </c>
-      <c r="L20" s="6">
+      <c r="L20" s="7">
         <v>21.9</v>
       </c>
-      <c r="M20" s="6">
+      <c r="M20" s="7">
         <v>1.9</v>
       </c>
-      <c r="N20" s="6">
+      <c r="N20" s="7">
         <v>7.9</v>
       </c>
-      <c r="O20" s="6">
+      <c r="O20" s="7">
         <v>0.5</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B21" s="6">
+      <c r="B21" s="7">
         <v>100.0</v>
       </c>
-      <c r="C21" s="6" t="s">
+      <c r="C21" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="D21" s="6">
+      <c r="D21" s="7">
         <v>100.0</v>
       </c>
-      <c r="E21" s="6" t="s">
+      <c r="E21" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="F21" s="6">
+      <c r="F21" s="7">
         <v>100.0</v>
       </c>
-      <c r="G21" s="6" t="s">
+      <c r="G21" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="H21" s="6">
+      <c r="H21" s="7">
         <v>100.0</v>
       </c>
-      <c r="I21" s="6" t="s">
+      <c r="I21" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="J21" s="6">
+      <c r="J21" s="7">
         <v>100.0</v>
       </c>
-      <c r="K21" s="6" t="s">
+      <c r="K21" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="L21" s="6">
+      <c r="L21" s="7">
         <v>100.0</v>
       </c>
-      <c r="M21" s="6" t="s">
+      <c r="M21" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="N21" s="6">
+      <c r="N21" s="7">
         <v>100.0</v>
       </c>
-      <c r="O21" s="6" t="s">
+      <c r="O21" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:15" customHeight="1" ht="21.75">
       <c r="A22" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1411372/593203</t>
           </r>
         </is>
       </c>
       <c r="B22" s="3"/>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3"/>
       <c r="K22" s="3"/>
       <c r="L22" s="3"/>
       <c r="M22" s="3"/>
       <c r="N22" s="3"/>
       <c r="O22" s="3"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldfläche</t>
+            <t xml:space="preserve">forest area</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:15" customHeight="1" ht="29">
       <c r="A26" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Zeitpunkt des letzten Eingriffs (10-Jahres-Klassen)</t>
+            <t xml:space="preserve">time of last treatment (in 10-year classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1256</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeografische Region</t>
+            <t xml:space="preserve">biogeographical region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:15" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>