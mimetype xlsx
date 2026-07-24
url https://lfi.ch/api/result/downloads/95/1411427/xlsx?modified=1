--- v0 (2026-01-10)
+++ v1 (2026-07-24)
@@ -14,359 +14,359 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>data dell'ultimo intervento (classi di 10 anni)</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>forest area</t>
+  </si>
+  <si>
+    <t>time of last treatment (in 10-year classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione biogeografica</t>
+      <t xml:space="preserve">regional demarcation</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: biogeographical region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco IFN4/IFN5</t>
+      <t xml:space="preserve">evaluation area</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forest NFI4/NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...30 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">grid</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>biogeographical region</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Northern Alps</t>
+  </si>
+  <si>
+    <t>Western Central-Alps</t>
+  </si>
+  <si>
+    <t>Eastern Central-Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>0-10 anni fa</t>
-[...20 lines deleted...]
-    <t>totale</t>
+    <t>=10 years ago</t>
+  </si>
+  <si>
+    <t>11-20 years ago</t>
+  </si>
+  <si>
+    <t>21-30 years ago</t>
+  </si>
+  <si>
+    <t>31-40 years ago</t>
+  </si>
+  <si>
+    <t>41-50 years ago</t>
+  </si>
+  <si>
+    <t>51-100 years ago</t>
+  </si>
+  <si>
+    <t>&gt;100 years ago or never</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1411427/593258</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">forest area</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">data dell'ultimo intervento (classi di 10 anni)</t>
+      <t xml:space="preserve">time of last treatment (in 10-year classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1256</t>
     </r>
   </si>
   <si>
-    <t>Numero di anni dall'ultimo intervento selvicolturale, in classi di dieci anni. Gli interventi selvicolturali comprendono interventi di cura della rinnovazione e tagli di sgombero, piantagione e semina, nonché tagli fitosanitari e di promozione della sicurezza. Fonte: inchiesta presso il servizio forestale (MID: 607: Anzahl Jahre seit dem letzten Eingriff)</t>
+    <t>Number of years since the last silvicultural treatment – in classes of ten years. Silvicultural treatments include harvesting and tending interventions, planting and afforestation, as well as sanitary and safety interventions. Reference: Forest Service Survey (MID: 607: Anzahl Jahre seit dem letzten Eingriff)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione biogeografica</t>
+      <t xml:space="preserve">biogeographical region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco IFN4/IFN5</t>
+      <t xml:space="preserve">forest NFI4/NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2604</t>
     </r>
   </si>
   <si>
-    <t>Area che soddisfa la definizione di bosco dell'IFN sia nell'IFN4 (2009-2017) che nell'IFN5 (2018-2026), ossia che è «bosco esclusi gli arbusteti» o «arbusteto».</t>
+    <t>Area that meets the NFI's definition of forest in both NFI4 (2009-2017) and NFI5 (2018-2026), i.e. was either «forest without shrub forest» or «shrub forest».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of 9 on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -385,63 +385,66 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" quotePrefix="1" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -718,51 +721,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="58.843" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -876,667 +879,667 @@
         <v>17</v>
       </c>
       <c r="J12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="7">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="7">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="7">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="7">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="7">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="7">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="N13" s="6">
+      <c r="N13" s="7">
         <v>0.0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="7">
         <v>107.3</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="7">
         <v>4</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="7">
         <v>178.9</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="7">
         <v>3</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="7">
         <v>116.5</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="7">
         <v>5</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="7">
         <v>23.7</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="7">
         <v>12</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="7">
         <v>40.8</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="7">
         <v>9</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="7">
         <v>18.4</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="7">
         <v>13</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="7">
         <v>485.5</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="7">
         <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="7">
         <v>31.2</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="7">
         <v>10</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="7">
         <v>51.7</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="7">
         <v>8</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="7">
         <v>67.3</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="7">
         <v>7</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="7">
         <v>14.5</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="7">
         <v>15</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="7">
         <v>19.3</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="7">
         <v>13</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="7">
         <v>9.6</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="7">
         <v>19</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="7">
         <v>193.8</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="7">
         <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="7">
         <v>20.6</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="7">
         <v>13</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="7">
         <v>13.0</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="7">
         <v>16</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="7">
         <v>42.1</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="7">
         <v>9</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="7">
         <v>10.6</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="7">
         <v>18</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="7">
         <v>22.4</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="7">
         <v>12</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="7">
         <v>10.5</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="7">
         <v>18</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="7">
         <v>119.2</v>
       </c>
-      <c r="O16" s="6">
+      <c r="O16" s="7">
         <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="7">
         <v>9.5</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="7">
         <v>19</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="7">
         <v>6.1</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="7">
         <v>23</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="7">
         <v>28.5</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="7">
         <v>11</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="7">
         <v>6.5</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="7">
         <v>23</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="7">
         <v>19.7</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="7">
         <v>13</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="7">
         <v>16.0</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="7">
         <v>14</v>
       </c>
-      <c r="N17" s="6">
+      <c r="N17" s="7">
         <v>86.5</v>
       </c>
-      <c r="O17" s="6">
+      <c r="O17" s="7">
         <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="7">
         <v>6.5</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="7">
         <v>23</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="7">
         <v>1.4</v>
       </c>
-      <c r="E18" s="6">
+      <c r="E18" s="7">
         <v>50</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="7">
         <v>18.2</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G18" s="7">
         <v>14</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="7">
         <v>7.9</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I18" s="7">
         <v>21</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="7">
         <v>16.0</v>
       </c>
-      <c r="K18" s="6">
+      <c r="K18" s="7">
         <v>15</v>
       </c>
-      <c r="L18" s="6">
+      <c r="L18" s="7">
         <v>18.1</v>
       </c>
-      <c r="M18" s="6">
+      <c r="M18" s="7">
         <v>14</v>
       </c>
-      <c r="N18" s="6">
+      <c r="N18" s="7">
         <v>68.1</v>
       </c>
-      <c r="O18" s="6">
+      <c r="O18" s="7">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="6">
+      <c r="B19" s="7">
         <v>11.9</v>
       </c>
-      <c r="C19" s="6">
+      <c r="C19" s="7">
         <v>17</v>
       </c>
-      <c r="D19" s="6">
+      <c r="D19" s="7">
         <v>5.1</v>
       </c>
-      <c r="E19" s="6">
+      <c r="E19" s="7">
         <v>26</v>
       </c>
-      <c r="F19" s="6">
+      <c r="F19" s="7">
         <v>44.2</v>
       </c>
-      <c r="G19" s="6">
+      <c r="G19" s="7">
         <v>9</v>
       </c>
-      <c r="H19" s="6">
+      <c r="H19" s="7">
         <v>31.1</v>
       </c>
-      <c r="I19" s="6">
+      <c r="I19" s="7">
         <v>10</v>
       </c>
-      <c r="J19" s="6">
+      <c r="J19" s="7">
         <v>32.9</v>
       </c>
-      <c r="K19" s="6">
+      <c r="K19" s="7">
         <v>10</v>
       </c>
-      <c r="L19" s="6">
+      <c r="L19" s="7">
         <v>74.2</v>
       </c>
-      <c r="M19" s="6">
+      <c r="M19" s="7">
         <v>6</v>
       </c>
-      <c r="N19" s="6">
+      <c r="N19" s="7">
         <v>199.4</v>
       </c>
-      <c r="O19" s="6">
+      <c r="O19" s="7">
         <v>4</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="B20" s="6">
+      <c r="B20" s="7">
         <v>2.1</v>
       </c>
-      <c r="C20" s="6">
+      <c r="C20" s="7">
         <v>41</v>
       </c>
-      <c r="D20" s="6">
+      <c r="D20" s="7">
         <v>1.0</v>
       </c>
-      <c r="E20" s="6">
+      <c r="E20" s="7">
         <v>58</v>
       </c>
-      <c r="F20" s="6">
+      <c r="F20" s="7">
         <v>38.1</v>
       </c>
-      <c r="G20" s="6">
+      <c r="G20" s="7">
         <v>10</v>
       </c>
-      <c r="H20" s="6">
+      <c r="H20" s="7">
         <v>19.2</v>
       </c>
-      <c r="I20" s="6">
+      <c r="I20" s="7">
         <v>13</v>
       </c>
-      <c r="J20" s="6">
+      <c r="J20" s="7">
         <v>29.4</v>
       </c>
-      <c r="K20" s="6">
+      <c r="K20" s="7">
         <v>11</v>
       </c>
-      <c r="L20" s="6">
+      <c r="L20" s="7">
         <v>48.6</v>
       </c>
-      <c r="M20" s="6">
+      <c r="M20" s="7">
         <v>8</v>
       </c>
-      <c r="N20" s="6">
+      <c r="N20" s="7">
         <v>138.3</v>
       </c>
-      <c r="O20" s="6">
+      <c r="O20" s="7">
         <v>5</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B21" s="6">
+      <c r="B21" s="7">
         <v>189.1</v>
       </c>
-      <c r="C21" s="6">
+      <c r="C21" s="7">
         <v>2</v>
       </c>
-      <c r="D21" s="6">
+      <c r="D21" s="7">
         <v>257.3</v>
       </c>
-      <c r="E21" s="6">
+      <c r="E21" s="7">
         <v>2</v>
       </c>
-      <c r="F21" s="6">
+      <c r="F21" s="7">
         <v>355.0</v>
       </c>
-      <c r="G21" s="6">
+      <c r="G21" s="7">
         <v>2</v>
       </c>
-      <c r="H21" s="6">
+      <c r="H21" s="7">
         <v>113.6</v>
       </c>
-      <c r="I21" s="6">
+      <c r="I21" s="7">
         <v>5</v>
       </c>
-      <c r="J21" s="6">
+      <c r="J21" s="7">
         <v>180.6</v>
       </c>
-      <c r="K21" s="6">
+      <c r="K21" s="7">
         <v>4</v>
       </c>
-      <c r="L21" s="6">
+      <c r="L21" s="7">
         <v>195.4</v>
       </c>
-      <c r="M21" s="6">
+      <c r="M21" s="7">
         <v>2</v>
       </c>
-      <c r="N21" s="6">
+      <c r="N21" s="7">
         <v>1290.8</v>
       </c>
-      <c r="O21" s="6">
+      <c r="O21" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:15" customHeight="1" ht="21.75">
       <c r="A22" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1411427/593258</t>
           </r>
         </is>
       </c>
       <c r="B22" s="3"/>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3"/>
       <c r="K22" s="3"/>
       <c r="L22" s="3"/>
       <c r="M22" s="3"/>
       <c r="N22" s="3"/>
       <c r="O22" s="3"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">forest area</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:15" customHeight="1" ht="29">
       <c r="A26" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">data dell'ultimo intervento (classi di 10 anni)</t>
+            <t xml:space="preserve">time of last treatment (in 10-year classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1256</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione biogeografica</t>
+            <t xml:space="preserve">biogeographical region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco IFN4/IFN5</t>
+            <t xml:space="preserve">forest NFI4/NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2604</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1–5 of 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:15" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>