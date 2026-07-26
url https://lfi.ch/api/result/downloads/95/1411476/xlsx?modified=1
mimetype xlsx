--- v0 (2026-01-11)
+++ v1 (2026-07-26)
@@ -14,383 +14,383 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>data dell'ultimo intervento (classi di 10 anni)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Zeitpunkt des letzten Eingriffs (10-Jahres-Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione economica</t>
+      <t xml:space="preserve">: Wirtschaftsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco di protezione (2022): bosco IFN4/IFN5</t>
+      <t xml:space="preserve">: Schutzwald (2022): Wald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...47 lines deleted...]
-    <t>Svizzera</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Wirtschaftsregion</t>
+  </si>
+  <si>
+    <t>Jura West</t>
+  </si>
+  <si>
+    <t>Jura Ost</t>
+  </si>
+  <si>
+    <t>Mittelland West</t>
+  </si>
+  <si>
+    <t>Mittelland Mitte</t>
+  </si>
+  <si>
+    <t>Mittelland Ost</t>
+  </si>
+  <si>
+    <t>Voralpen West</t>
+  </si>
+  <si>
+    <t>Voralpen Mitte</t>
+  </si>
+  <si>
+    <t>Voralpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Nordwest</t>
+  </si>
+  <si>
+    <t>Alpen Mitte</t>
+  </si>
+  <si>
+    <t>Alpen Nordost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>0-10 anni fa</t>
-[...20 lines deleted...]
-    <t>totale</t>
+    <t>vor =10 Jahren</t>
+  </si>
+  <si>
+    <t>vor 11-20 Jahren</t>
+  </si>
+  <si>
+    <t>vor 21-30 Jahren</t>
+  </si>
+  <si>
+    <t>vor 31-40 Jahren</t>
+  </si>
+  <si>
+    <t>vor 41-50 Jahren</t>
+  </si>
+  <si>
+    <t>vor 51-100 Jahren</t>
+  </si>
+  <si>
+    <t>letzter Eingriff vor &gt;100 Jahren oder nie genutzt</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1411476/593307</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">data dell'ultimo intervento (classi di 10 anni)</t>
+      <t xml:space="preserve">Zeitpunkt des letzten Eingriffs (10-Jahres-Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1256</t>
     </r>
   </si>
   <si>
-    <t>Numero di anni dall'ultimo intervento selvicolturale, in classi di dieci anni. Gli interventi selvicolturali comprendono interventi di cura della rinnovazione e tagli di sgombero, piantagione e semina, nonché tagli fitosanitari e di promozione della sicurezza. Fonte: inchiesta presso il servizio forestale (MID: 607: Anzahl Jahre seit dem letzten Eingriff)</t>
+    <t>Anzahl Jahre seit dem letzten waldbaulichen Eingriff in Klassen zu zehn Jahren. Als waldbauliche Eingriffe gelten Nutzungs- und Pflegeeingriffe, Pflanzungen und Aufforstungen sowie Sanitär- und Sicherheitseingriffe. Grundlage: Forstdienstbefragung (MID: 607: Anzahl Jahre seit dem letzten Eingriff)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione economica</t>
+      <t xml:space="preserve">Wirtschaftsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
+    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco di protezione (2022): bosco IFN4/IFN5</t>
+      <t xml:space="preserve">Schutzwald (2022): Wald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2683</t>
     </r>
   </si>
   <si>
-    <t>Superficie che sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026) soddisfava la definizione di bosco secondo l'IFN (ossia «bosco esclusi gli arbusteti» o «arbusteto») e si trova all'interno del bosco di protezione definito dai Cantoni nel 2022 in base ai criteri armonizzati di SilvaProtect-CH (Losey &amp; Wehrli 2013)</t>
+    <t>Fläche, die sowohl im LFI4 (2009-2017) als auch im LFI5 (2008-2026) die Walddefinition des LFI erfüllte (also «Wald ohne Gebüschwald» oder «Gebüschwald» war) und innerhalb des Schutzwalds liegt, den die Kantone im Jahr 2022 nach den harmonisierten Kriterien von Silvaprotect-CH (Losey &amp; Wehrli 2013) ausgeschieden hatten.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -742,51 +742,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="58.843" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="63.556" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -1876,51 +1876,51 @@
         <v>100.0</v>
       </c>
       <c r="AC21" s="6" t="s">
         <v>27</v>
       </c>
       <c r="AD21" s="6">
         <v>100.0</v>
       </c>
       <c r="AE21" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="22" spans="1:31" customHeight="1" ht="21.75">
       <c r="A22" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1411476/593307</t>
           </r>
         </is>
       </c>
       <c r="B22" s="3"/>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3"/>
       <c r="K22" s="3"/>
@@ -1936,191 +1936,191 @@
       <c r="U22" s="3"/>
       <c r="V22" s="3"/>
       <c r="W22" s="3"/>
       <c r="X22" s="3"/>
       <c r="Y22" s="3"/>
       <c r="Z22" s="3"/>
       <c r="AA22" s="3"/>
       <c r="AB22" s="3"/>
       <c r="AC22" s="3"/>
       <c r="AD22" s="3"/>
       <c r="AE22" s="3"/>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:31" customHeight="1" ht="29">
       <c r="A26" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">data dell'ultimo intervento (classi di 10 anni)</t>
+            <t xml:space="preserve">Zeitpunkt des letzten Eingriffs (10-Jahres-Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1256</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:31" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="31" spans="1:31">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione economica</t>
+            <t xml:space="preserve">Wirtschaftsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:31" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="34" spans="1:31">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco di protezione (2022): bosco IFN4/IFN5</t>
+            <t xml:space="preserve">Schutzwald (2022): Wald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2683</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:31" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="37" spans="1:31">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:31" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>